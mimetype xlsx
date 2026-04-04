--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3415e861c8c94785" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf01c35d9cfbe42b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2605e618bb64072"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09c434ba9ab54d58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R994026be6ba04fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2605e618bb64072" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4853227937174bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09c434ba9ab54d58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Airbus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>