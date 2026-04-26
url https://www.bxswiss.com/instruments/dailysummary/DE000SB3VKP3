--- v7 (2026-04-04)
+++ v8 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf01c35d9cfbe42b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R494a187a1dc04457" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09c434ba9ab54d58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6aa96725df7f4e44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4853227937174bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09c434ba9ab54d58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5fd474ce5464d02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6aa96725df7f4e44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Airbus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,635</x:t>
-[...215 lines deleted...]
-          <x:t>30,115</x:t>
+          <x:t>25,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,025</x:t>
-[...296 lines deleted...]
-          <x:t>23,345</x:t>
+          <x:t>24,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>