--- v8 (2026-04-26)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R494a187a1dc04457" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e2f054e7e9f4753" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6aa96725df7f4e44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recfcd7fef2834ff1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5fd474ce5464d02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6aa96725df7f4e44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaeb515df24f4b76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recfcd7fef2834ff1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Airbus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>26,490</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,890</x:t>
-[...38 lines deleted...]
-          <x:t>23,355</x:t>
+          <x:t>26,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,565</x:t>
-        </x:is>
-[...494 lines deleted...]
-          <x:t>24,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>