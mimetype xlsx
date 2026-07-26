--- v9 (2026-05-16)
+++ v10 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e2f054e7e9f4753" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe64e9c706db4232" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recfcd7fef2834ff1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5591c8904934236"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaeb515df24f4b76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recfcd7fef2834ff1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c97f230126d4d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5591c8904934236" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Airbus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...613 lines deleted...]
-          <x:t>23,565</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>