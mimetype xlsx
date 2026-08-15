--- v10 (2026-07-26)
+++ v11 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe64e9c706db4232" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc45e9eef5b24631" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5591c8904934236"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fc9dc14b05b47a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c97f230126d4d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5591c8904934236" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c4b8ee442bb4652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fc9dc14b05b47a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Airbus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...193 lines deleted...]
-          <x:t>50,545</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,760</x:t>
-[...409 lines deleted...]
-          <x:t>46,625</x:t>
+          <x:t>54,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>