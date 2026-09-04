--- v11 (2026-08-15)
+++ v12 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc45e9eef5b24631" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfac11b73669d4c2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fc9dc14b05b47a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7272c32642dd4b3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c4b8ee442bb4652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fc9dc14b05b47a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R189a6338364e4cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7272c32642dd4b3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Airbus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...365 lines deleted...]
-          <x:t>42,455</x:t>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,715</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>54,810</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>