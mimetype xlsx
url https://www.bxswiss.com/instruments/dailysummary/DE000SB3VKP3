--- v12 (2026-09-04)
+++ v13 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfac11b73669d4c2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd05b4e6139854cb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7272c32642dd4b3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94b21ba9817944d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R189a6338364e4cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7272c32642dd4b3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R641a09576aab4919" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94b21ba9817944d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Airbus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,235</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>