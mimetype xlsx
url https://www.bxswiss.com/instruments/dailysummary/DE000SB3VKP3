--- v13 (2026-09-25)
+++ v14 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd05b4e6139854cb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3efeb1407d264961" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94b21ba9817944d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d53a7e38d2e43c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R641a09576aab4919" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94b21ba9817944d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99a3dd119e8247ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d53a7e38d2e43c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Airbus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...306 lines deleted...]
-          <x:t>38,460</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>36,775</x:t>
-[...323 lines deleted...]
-          <x:t>33,605</x:t>
+          <x:t>35,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>