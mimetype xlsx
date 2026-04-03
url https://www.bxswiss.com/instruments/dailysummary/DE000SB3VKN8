--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c2c52b21a59465a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40f1007fa0434bcb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9018dcaef3984c9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3f1d29f3196498c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf50ca7a919cc46f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9018dcaef3984c9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0f29ad227a84812" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3f1d29f3196498c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Aegon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>