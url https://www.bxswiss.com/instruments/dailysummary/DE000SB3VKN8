--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40f1007fa0434bcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2073a660e2f439c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3f1d29f3196498c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2469caa56924b5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0f29ad227a84812" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3f1d29f3196498c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae0f77f50d5245e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2469caa56924b5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Aegon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,632 +149,227 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>31,675</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,175</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>29,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,960</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>