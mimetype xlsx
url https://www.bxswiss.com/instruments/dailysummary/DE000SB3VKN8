--- v7 (2026-04-24)
+++ v8 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2073a660e2f439c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb40e062ce9824b74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2469caa56924b5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5acbd401912e4765"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae0f77f50d5245e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2469caa56924b5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75dcb6b00c9c4980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5acbd401912e4765" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Aegon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>44,710</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>