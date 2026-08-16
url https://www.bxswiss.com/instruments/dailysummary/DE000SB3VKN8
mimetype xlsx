--- v8 (2026-07-27)
+++ v9 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb40e062ce9824b74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e4c34bf1add4009" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5acbd401912e4765"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ae0c7bfbd2242e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75dcb6b00c9c4980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5acbd401912e4765" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdedb6ed37b014257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ae0c7bfbd2242e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Aegon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>