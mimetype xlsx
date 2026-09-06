--- v9 (2026-08-16)
+++ v10 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e4c34bf1add4009" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c5e479873014bca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ae0c7bfbd2242e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R070f3770c7e14bd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdedb6ed37b014257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ae0c7bfbd2242e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rded5a1444b3e4282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R070f3770c7e14bd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Aegon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,015</x:t>
-[...414 lines deleted...]
-          <x:t>94,135</x:t>
+          <x:t>83,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>