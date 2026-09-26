--- v10 (2026-09-06)
+++ v11 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c5e479873014bca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R822b3e010433407a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R070f3770c7e14bd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R490127b838ba4e35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rded5a1444b3e4282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R070f3770c7e14bd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a38193694bb43d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R490127b838ba4e35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Aegon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...365 lines deleted...]
-          <x:t>72,295</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...235 lines deleted...]
-          <x:t>89,600</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>