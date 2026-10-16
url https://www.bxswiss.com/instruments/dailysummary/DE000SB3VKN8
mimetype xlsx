--- v11 (2026-09-26)
+++ v12 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R822b3e010433407a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd7993f87c654fba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R490127b838ba4e35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R575650968a7642d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a38193694bb43d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R490127b838ba4e35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8550925cd1674417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R575650968a7642d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Aegon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...360 lines deleted...]
-          <x:t>88,275</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,945</x:t>
-[...269 lines deleted...]
-          <x:t>81,850</x:t>
+          <x:t>81,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>