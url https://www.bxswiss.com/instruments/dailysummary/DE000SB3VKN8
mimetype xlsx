--- v12 (2026-10-16)
+++ v13 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd7993f87c654fba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc52bb4dd4b414c0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R575650968a7642d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f3e52309bad4cce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8550925cd1674417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R575650968a7642d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdebae16ae9a4433a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f3e52309bad4cce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Aegon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>