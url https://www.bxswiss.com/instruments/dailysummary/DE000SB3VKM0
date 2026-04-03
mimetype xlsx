--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6206b7c30d0d4335" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree4f268d35e343eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2f0bd09599e4f95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5244059f8ff54994"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d158d97b5504e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2f0bd09599e4f95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e51ca8a725641d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5244059f8ff54994" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Accor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>