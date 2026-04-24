--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree4f268d35e343eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b74b017096d4618" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5244059f8ff54994"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81ae5dc06b1f4cb4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e51ca8a725641d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5244059f8ff54994" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ccdd64316d046b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81ae5dc06b1f4cb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Accor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>5,480</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,040</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>7,110</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,690</x:t>
-[...463 lines deleted...]
-          <x:t>5,895</x:t>
+          <x:t>7,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>