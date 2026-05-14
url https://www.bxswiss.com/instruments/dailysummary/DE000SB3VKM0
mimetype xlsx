--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b74b017096d4618" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb06fb85fc2d4471f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81ae5dc06b1f4cb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra113f87022334519"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ccdd64316d046b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81ae5dc06b1f4cb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f38b254f6ca455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra113f87022334519" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Accor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>4,235</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,030</x:t>
-[...21 lines deleted...]
-          <x:t>5,190</x:t>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,810</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>4,665</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>5,610</x:t>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,975</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...379 lines deleted...]
-          <x:t>5,560</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>