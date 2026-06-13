--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb06fb85fc2d4471f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b8663565eae44d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra113f87022334519"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49e873e304a54061"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f38b254f6ca455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra113f87022334519" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6e8993f90684d29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49e873e304a54061" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Accor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>6,970</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,970</x:t>
-[...544 lines deleted...]
-          <x:t>6,110</x:t>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>