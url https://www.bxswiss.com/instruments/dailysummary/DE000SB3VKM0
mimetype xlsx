--- v8 (2026-06-13)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b8663565eae44d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eec7a3152604eba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49e873e304a54061"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0698a7f0ac84465f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6e8993f90684d29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49e873e304a54061" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racb9dd03d2b34ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0698a7f0ac84465f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Accor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>8,325</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>