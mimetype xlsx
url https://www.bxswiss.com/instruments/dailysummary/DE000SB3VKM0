--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eec7a3152604eba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radab7f460bb84af2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0698a7f0ac84465f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c48fb29ed5d4d7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racb9dd03d2b34ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0698a7f0ac84465f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb63588e07c2749b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c48fb29ed5d4d7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Accor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...252 lines deleted...]
-          <x:t>11,335</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,165</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>10,405</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,875</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>10,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,870</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>