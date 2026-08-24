--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radab7f460bb84af2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93539e71b5b14c3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c48fb29ed5d4d7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94c7886d8660422e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb63588e07c2749b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c48fb29ed5d4d7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cf161167cd140cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94c7886d8660422e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Accor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,940</x:t>
+          <x:t>7,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,820</x:t>
-[...178 lines deleted...]
-          <x:t>7,100</x:t>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,620</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>6,985</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>