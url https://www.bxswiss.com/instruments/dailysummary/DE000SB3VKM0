--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93539e71b5b14c3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra01bc1b5510e42e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94c7886d8660422e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd2383dbded8406f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cf161167cd140cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94c7886d8660422e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd775771b742c46bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd2383dbded8406f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Accor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,080</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>7,765</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,120</x:t>
-[...38 lines deleted...]
-          <x:t>6,670</x:t>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,300</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>6,625</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>