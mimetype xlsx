--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra01bc1b5510e42e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd358815a10df41b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd2383dbded8406f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R805de48e66864404"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd775771b742c46bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd2383dbded8406f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9336d16ea444710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R805de48e66864404" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Accor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,575</x:t>
-[...31 lines deleted...]
-          <x:t>6,905</x:t>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,990</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>6,800</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>24.08.2026</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,040</x:t>
-[...178 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>6,770</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>