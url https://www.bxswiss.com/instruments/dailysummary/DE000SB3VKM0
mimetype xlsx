--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd358815a10df41b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35c6190110cc472b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R805de48e66864404"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c76177e863746d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9336d16ea444710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R805de48e66864404" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad6ec0a103c14952" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c76177e863746d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Accor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VKM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>6,540</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...559 lines deleted...]
-          <x:t>5,475</x:t>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>