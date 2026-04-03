--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d5be49ff81044ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fc5b1d29e8946d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R969ed6c75dee4729"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8124b8116f844233"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71c89f621e614324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R969ed6c75dee4729" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72135c75daa84c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8124b8116f844233" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Hochtief</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VK94</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>645,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>793,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>630,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>767,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>564,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>585,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>524,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>554,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>