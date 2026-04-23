--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fc5b1d29e8946d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe31d5ef75cd4a8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8124b8116f844233"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a0b4bdd65ec4965"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72135c75daa84c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8124b8116f844233" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8aefe9599ed74702" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a0b4bdd65ec4965" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Hochtief</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VK94</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>512,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>731,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>467,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>648,440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>642,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>683,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>552,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>676,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>949,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.058,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>916,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>998,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.012,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.064,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.025,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.058,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>961,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.056,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.100,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.158,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.083,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.131,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.165,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.180,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.062,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.076,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.086,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.121,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.000,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>997,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.146,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.111,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.062,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.112,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.094,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.094,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.119,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.004,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.076,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.121,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.068,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>