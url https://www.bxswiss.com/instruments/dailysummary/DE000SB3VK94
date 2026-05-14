--- v8 (2026-04-23)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe31d5ef75cd4a8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45807fa3827e4611" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a0b4bdd65ec4965"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c13802f8fd0471f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8aefe9599ed74702" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a0b4bdd65ec4965" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0996c0b0fda949c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c13802f8fd0471f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Hochtief</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VK94</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>963,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.058,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>961,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.056,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.076,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.121,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>982,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.068,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.083,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.131,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.121,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.100,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.150,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.085,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.125,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.093,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>962,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.013,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>916,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.073,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.065,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.065,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.151,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.007,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.054,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.114,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.774,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.097,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.754,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.727,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.976,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.725,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.959,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.905,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.978,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.833,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.838,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.872,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.751,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.881,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.994,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.248,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.956,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.597,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.660,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.297,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.323,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.428,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.502,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.289,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.370,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>