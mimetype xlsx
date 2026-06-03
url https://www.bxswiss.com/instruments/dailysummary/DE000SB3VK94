--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45807fa3827e4611" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R557c590a851240ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c13802f8fd0471f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64ac865bf7584d69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0996c0b0fda949c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c13802f8fd0471f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b2acb27bbf249c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64ac865bf7584d69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Hochtief</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VK94</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.065,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.151,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.007,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.054,895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.428,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.502,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.289,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.370,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.428,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.502,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.289,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.370,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.480,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.660,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.358,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.446,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.387,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.387,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.127,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.131,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.019,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>885,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>935,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.011,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.022,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>920,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>935,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>937,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>919,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.003,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.069,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>993,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.047,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.058,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.008,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>992,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>937,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.049,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.049,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.017,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.041,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.080,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.047,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>