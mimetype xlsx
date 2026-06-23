--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R557c590a851240ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85683aac2aa94e57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64ac865bf7584d69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb0d0799b18d440d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b2acb27bbf249c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64ac865bf7584d69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45011074009d43e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb0d0799b18d440d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Hochtief</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VK94</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>935,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>937,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>873,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>919,395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.027,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.047,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>948,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>975,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>966,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.118,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.109,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.213,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.215,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>986,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.100,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.106,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.166,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.060,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.103,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.158,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.108,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.131,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.156,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>899,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>911,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>996,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>903,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.070,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.000,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.094,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.009,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.057,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.097,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>987,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.063,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.047,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.182,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.047,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.182,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.214,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.317,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.170,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.179,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.193,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.207,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.123,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.158,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.265,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.357,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.190,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.333,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>