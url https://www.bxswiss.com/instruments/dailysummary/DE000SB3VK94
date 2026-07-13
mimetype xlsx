--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85683aac2aa94e57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8608c20f149c43fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb0d0799b18d440d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a1b3f9c9d344a0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45011074009d43e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb0d0799b18d440d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R420a2fa33d514c51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a1b3f9c9d344a0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Hochtief</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VK94</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>911,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>996,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>903,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>977,665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.265,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.357,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.190,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.333,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.281,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>969,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.157,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.154,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.188,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.009,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.154,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.193,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.258,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.122,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.180,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.175,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.177,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.018,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.081,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.086,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.116,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>999,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.064,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.085,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.186,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.076,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.124,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.114,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.183,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.043,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.016,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.059,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>902,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.061,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.041,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.041,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>934,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>913,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.000,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>