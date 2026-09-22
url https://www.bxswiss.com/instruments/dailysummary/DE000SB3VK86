--- v13 (2026-09-02)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf796dae1d26e41d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13d11a544a804e63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R545d258254224eef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e5d2910c24d4ac9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb29870aa06bd4196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R545d258254224eef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R642f9e4fb37b4172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e5d2910c24d4ac9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Hannover Rück</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VK86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...95 lines deleted...]
-          <x:t>26,360</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>28,490</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,015</x:t>
-[...404 lines deleted...]
-          <x:t>30,755</x:t>
+          <x:t>27,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>