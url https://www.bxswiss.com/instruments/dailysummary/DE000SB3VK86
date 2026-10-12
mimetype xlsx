--- v14 (2026-09-22)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13d11a544a804e63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a411ba087564276" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e5d2910c24d4ac9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57ba19a6f0e74b09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R642f9e4fb37b4172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e5d2910c24d4ac9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91d47382ac1a435e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57ba19a6f0e74b09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Hannover Rück</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VK86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>27,830</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,570</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>30,300</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,595</x:t>
-[...409 lines deleted...]
-          <x:t>27,860</x:t>
+          <x:t>31,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>