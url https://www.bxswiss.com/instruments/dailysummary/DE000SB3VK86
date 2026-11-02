--- v15 (2026-10-12)
+++ v16 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a411ba087564276" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c40e3fd2a58425d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57ba19a6f0e74b09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdd2cc9fdd6c481b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91d47382ac1a435e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57ba19a6f0e74b09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ee0443eb09c4b4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdd2cc9fdd6c481b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Hannover Rück</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VK86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...63 lines deleted...]
-          <x:t>29,175</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,710</x:t>
-[...259 lines deleted...]
-          <x:t>29,545</x:t>
+          <x:t>29,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,710</x:t>
-[...141 lines deleted...]
-          <x:t>07.10.2026</x:t>
+          <x:t>30,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,390</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>30,380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,250</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>