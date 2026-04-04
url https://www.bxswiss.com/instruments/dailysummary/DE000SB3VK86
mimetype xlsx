--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f7490b444794b8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83c49cbe09f14c78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b427edbf2ab4d74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red314160e80a4b8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf82c98d80fe444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b427edbf2ab4d74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb12db6b46aba4f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red314160e80a4b8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Hannover Rück</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VK86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...296 lines deleted...]
-          <x:t>26.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,720</x:t>
-[...306 lines deleted...]
-          <x:t>31,585</x:t>
+          <x:t>27,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>