--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83c49cbe09f14c78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4465f36d1b043ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red314160e80a4b8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bf627cdf9a14220"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb12db6b46aba4f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red314160e80a4b8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c6442a2f16b4cd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bf627cdf9a14220" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Hannover Rück</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VK86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>