--- v7 (2026-04-24)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4465f36d1b043ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ea40437dbc74d9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bf627cdf9a14220"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80da6ffc321544df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c6442a2f16b4cd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bf627cdf9a14220" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0e5fbef97864782" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80da6ffc321544df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Hannover Rück</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VK86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>30,300</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,095</x:t>
-[...458 lines deleted...]
-          <x:t>37,525</x:t>
+          <x:t>26,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>