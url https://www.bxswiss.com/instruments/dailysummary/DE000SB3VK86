--- v8 (2026-05-15)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ea40437dbc74d9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e8b503f63a449ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80da6ffc321544df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R269daa34256d4218"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0e5fbef97864782" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80da6ffc321544df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ca4663d19474aa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R269daa34256d4218" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Hannover Rück</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VK86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...392 lines deleted...]
-          <x:t>27,330</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,485</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>23,815</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,750</x:t>
-[...31 lines deleted...]
-          <x:t>22,380</x:t>
+          <x:t>24,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>