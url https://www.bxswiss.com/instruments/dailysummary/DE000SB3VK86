--- v9 (2026-06-13)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e8b503f63a449ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5b11a6c936e4e33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R269daa34256d4218"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R339c3352a1f34aad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ca4663d19474aa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R269daa34256d4218" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R875772cd046043c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R339c3352a1f34aad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Hannover Rück</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VK86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...252 lines deleted...]
-          <x:t>26,180</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,980</x:t>
-[...350 lines deleted...]
-          <x:t>19,785</x:t>
+          <x:t>23,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>