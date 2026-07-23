--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5b11a6c936e4e33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2ab10aef76945c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R339c3352a1f34aad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c635d9c5c3944c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R875772cd046043c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R339c3352a1f34aad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14e09b38a257401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c635d9c5c3944c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Hannover Rück</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VK86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>