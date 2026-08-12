--- v11 (2026-07-23)
+++ v12 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2ab10aef76945c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea722b5502c84e5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c635d9c5c3944c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2589f04f46b544d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14e09b38a257401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c635d9c5c3944c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2dd3aa650ea453d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2589f04f46b544d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Hannover Rück</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VK86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,235</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>