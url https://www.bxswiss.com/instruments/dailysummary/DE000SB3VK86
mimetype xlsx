--- v12 (2026-08-12)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea722b5502c84e5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf796dae1d26e41d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2589f04f46b544d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R545d258254224eef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2dd3aa650ea453d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2589f04f46b544d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb29870aa06bd4196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R545d258254224eef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Hannover Rück</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VK86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>26,540</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,850</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>27,945</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,255</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...175 lines deleted...]
-          <x:t>30,855</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,565</x:t>
-[...97 lines deleted...]
-          <x:t>28,170</x:t>
+          <x:t>29,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,395</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>27,015</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>