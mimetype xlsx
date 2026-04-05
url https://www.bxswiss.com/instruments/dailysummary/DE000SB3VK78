--- v6 (2026-03-14)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c2b0e8231924dc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9745857a9e84a7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff5710580eec440d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ef19f85dae146ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb92dbf6ff0604736" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff5710580eec440d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc4e5f64fd01441b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ef19f85dae146ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Freenet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VK78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...414 lines deleted...]
-          <x:t>35,255</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,265</x:t>
-[...215 lines deleted...]
-          <x:t>32,120</x:t>
+          <x:t>28,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>