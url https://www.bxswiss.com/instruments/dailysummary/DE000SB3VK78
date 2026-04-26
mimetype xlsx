--- v7 (2026-04-05)
+++ v8 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9745857a9e84a7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R879a819759174728" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ef19f85dae146ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c3d6b4edc464a51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc4e5f64fd01441b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ef19f85dae146ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R060d77fe12764547" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c3d6b4edc464a51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Freenet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VK78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>34,920</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,800</x:t>
-[...517 lines deleted...]
-          <x:t>30,555</x:t>
+          <x:t>35,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>