--- v8 (2026-04-26)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R879a819759174728" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1e9628478184b14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c3d6b4edc464a51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R333c7209e6c24f7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R060d77fe12764547" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c3d6b4edc464a51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22b5512a5c9a4c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R333c7209e6c24f7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Freenet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VK78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>27,330</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,625</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...492 lines deleted...]
-          <x:t>30,685</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>