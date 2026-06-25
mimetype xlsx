--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1e9628478184b14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0c26ad7d36a41e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R333c7209e6c24f7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0a90a4d0d134ae4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22b5512a5c9a4c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R333c7209e6c24f7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rceeb80983f574ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0a90a4d0d134ae4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Freenet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VK78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>31,020</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,075</x:t>
-[...409 lines deleted...]
-          <x:t>26,040</x:t>
+          <x:t>28,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>