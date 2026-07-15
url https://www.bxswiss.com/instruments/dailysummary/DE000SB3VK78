--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0c26ad7d36a41e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8175f1eb3c2488e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0a90a4d0d134ae4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb56c11c2c8b94191"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rceeb80983f574ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0a90a4d0d134ae4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a82ccb685424ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb56c11c2c8b94191" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Freenet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VK78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,545</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>