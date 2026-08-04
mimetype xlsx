--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8175f1eb3c2488e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R631751867502443e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb56c11c2c8b94191"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1b94f06225e4d86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a82ccb685424ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb56c11c2c8b94191" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7660ab39235741d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1b94f06225e4d86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Freenet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VK78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...269 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,495</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...308 lines deleted...]
-          <x:t>21,770</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>