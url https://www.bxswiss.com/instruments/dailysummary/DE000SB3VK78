--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R631751867502443e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d104092fdf44729" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1b94f06225e4d86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8dd002b38bc4d23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7660ab39235741d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1b94f06225e4d86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8395a61777064745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8dd002b38bc4d23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Freenet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VK78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>20,965</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,400</x:t>
-[...16 lines deleted...]
-          <x:t>20,875</x:t>
+          <x:t>21,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,975</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>22,185</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,495</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>23,950</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>