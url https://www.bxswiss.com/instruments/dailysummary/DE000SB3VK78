--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d104092fdf44729" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f2d1cdc34f84bec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8dd002b38bc4d23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e3ab04cfc2843aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8395a61777064745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8dd002b38bc4d23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra759f7bb9b5f4a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e3ab04cfc2843aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Freenet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VK78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>22,885</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,530</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>22,135</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>