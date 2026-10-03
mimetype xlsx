--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f2d1cdc34f84bec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c7820a777ab494a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e3ab04cfc2843aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32ed40f351264ab1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra759f7bb9b5f4a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e3ab04cfc2843aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R214829c7efdf4133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32ed40f351264ab1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Freenet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VK78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,805</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>22,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...492 lines deleted...]
-          <x:t>26,150</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>