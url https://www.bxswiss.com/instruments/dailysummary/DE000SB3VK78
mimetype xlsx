--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c7820a777ab494a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78651ced56174bee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32ed40f351264ab1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd15e5858d576433c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R214829c7efdf4133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32ed40f351264ab1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R811f28becc44440a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd15e5858d576433c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Freenet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VK78</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>