--- v4 (2026-02-21)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R946c076e4c6d4810" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90e698a801d940a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca43e65ae6f24900"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a070534eac34209"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97da4ce876704a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca43e65ae6f24900" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d1114aae7aa4108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a070534eac34209" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Evonik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VK45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...139 lines deleted...]
-          <x:t>0,422</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,389</x:t>
-[...38 lines deleted...]
-          <x:t>29.01.2026</x:t>
+          <x:t>0,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,421</x:t>
-[...188 lines deleted...]
-          <x:t>0,670</x:t>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,666</x:t>
-[...48 lines deleted...]
-          <x:t>0,817</x:t>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,881</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...181 lines deleted...]
-          <x:t>0,719</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>