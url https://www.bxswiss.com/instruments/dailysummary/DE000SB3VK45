--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90e698a801d940a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48fbeb1f9b764186" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a070534eac34209"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf043a79970c1445e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d1114aae7aa4108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a070534eac34209" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e6ee2f972c34cac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf043a79970c1445e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Evonik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VK45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>17.03.2026</x:t>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,584</x:t>
-[...75 lines deleted...]
-          <x:t>0,489</x:t>
+          <x:t>0,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,456</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>0,572</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,600</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>