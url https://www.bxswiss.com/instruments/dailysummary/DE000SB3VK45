--- v6 (2026-04-25)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48fbeb1f9b764186" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R318bd6ceb2f143b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf043a79970c1445e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a6a927738fd4ac4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e6ee2f972c34cac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf043a79970c1445e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a5e0c4636ac410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a6a927738fd4ac4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Evonik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VK45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>0,842</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,838</x:t>
-[...97 lines deleted...]
-          <x:t>0,875</x:t>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,875</x:t>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.04.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,995</x:t>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,075</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>13.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,005</x:t>
-[...16 lines deleted...]
-          <x:t>1,025</x:t>
+          <x:t>1,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,914</x:t>
-[...215 lines deleted...]
-          <x:t>1,035</x:t>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>