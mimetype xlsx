--- v7 (2026-05-15)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R318bd6ceb2f143b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcead986b5f7849ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a6a927738fd4ac4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29ef2d2cf3bb4b94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a5e0c4636ac410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a6a927738fd4ac4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a8d49a872984849" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29ef2d2cf3bb4b94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Evonik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VK45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,055</x:t>
-[...21 lines deleted...]
-          <x:t>0,930</x:t>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,956</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,915</x:t>
-[...43 lines deleted...]
-          <x:t>1,045</x:t>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,939</x:t>
-[...512 lines deleted...]
-          <x:t>1,085</x:t>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>