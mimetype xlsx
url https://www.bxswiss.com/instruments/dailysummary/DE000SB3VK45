--- v8 (2026-06-13)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcead986b5f7849ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02daf366fa1840d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29ef2d2cf3bb4b94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5ae96a453c4446e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a8d49a872984849" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29ef2d2cf3bb4b94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ba7de9322454bc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5ae96a453c4446e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Evonik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VK45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...117 lines deleted...]
-          <x:t>1,165</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,140</x:t>
-[...33 lines deleted...]
-          <x:t>20.05.2026</x:t>
+          <x:t>0,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,025</x:t>
-        </x:is>
-[...445 lines deleted...]
-          <x:t>0,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>