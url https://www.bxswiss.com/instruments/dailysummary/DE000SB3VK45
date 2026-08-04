--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02daf366fa1840d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6439d0bd0d004bd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5ae96a453c4446e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32bebb7a4f8f4668"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ba7de9322454bc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5ae96a453c4446e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda80b2a6c8a344e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32bebb7a4f8f4668" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Evonik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VK45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,799</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>0,741</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,790</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,786</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,865</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...332 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,924</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>