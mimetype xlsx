--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6439d0bd0d004bd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70e497d3515e49c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32bebb7a4f8f4668"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R835b2a8f9ced42f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda80b2a6c8a344e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32bebb7a4f8f4668" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a27db0e0892467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R835b2a8f9ced42f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Evonik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VK45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...203 lines deleted...]
-          <x:t>0,966</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,025</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>0,935</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,920</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>0,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,965</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,105</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>