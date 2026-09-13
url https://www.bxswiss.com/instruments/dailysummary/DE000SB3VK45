--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70e497d3515e49c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f4423216c9d4b6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R835b2a8f9ced42f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra23ce406cc2a4654"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a27db0e0892467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R835b2a8f9ced42f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3387e90e391c4437" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra23ce406cc2a4654" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Evonik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VK45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...139 lines deleted...]
-          <x:t>1,135</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,125</x:t>
-[...70 lines deleted...]
-          <x:t>1,185</x:t>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,135</x:t>
-[...16 lines deleted...]
-          <x:t>1,230</x:t>
+          <x:t>1,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,105</x:t>
-[...11 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,295</x:t>
-[...306 lines deleted...]
-          <x:t>1,360</x:t>
+          <x:t>1,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>