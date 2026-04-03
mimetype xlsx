--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaa624b734ca4f40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1950b0a792124c53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02bf3b899fa84d91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6da23f39190460f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re66b73ec9b3b416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02bf3b899fa84d91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3ec0ac7955d4614" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6da23f39190460f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ENI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VK37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>153,450</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>