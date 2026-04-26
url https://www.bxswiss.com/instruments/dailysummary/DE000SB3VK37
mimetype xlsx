--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1950b0a792124c53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1f421d8b2974f65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6da23f39190460f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb79a5fc8dc7e428c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3ec0ac7955d4614" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6da23f39190460f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b4f5a48352c4327" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb79a5fc8dc7e428c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ENI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VK37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>458,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>