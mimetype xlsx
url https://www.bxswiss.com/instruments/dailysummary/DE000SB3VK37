--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1f421d8b2974f65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b1eebd0f9cf4bdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb79a5fc8dc7e428c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R007416626e20442d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b4f5a48352c4327" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb79a5fc8dc7e428c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfea2014c5e344ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R007416626e20442d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ENI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VK37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,565</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>