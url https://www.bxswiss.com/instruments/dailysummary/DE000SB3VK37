--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b1eebd0f9cf4bdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe2282a51f2846ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R007416626e20442d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba977743a4d5482a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfea2014c5e344ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R007416626e20442d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R722abb095a0c47c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba977743a4d5482a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ENI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VK37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>