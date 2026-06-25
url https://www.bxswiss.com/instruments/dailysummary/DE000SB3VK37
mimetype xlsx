--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe2282a51f2846ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad35849e8fda498c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba977743a4d5482a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R077581e698cc48b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R722abb095a0c47c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba977743a4d5482a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3789594576840d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R077581e698cc48b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ENI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VK37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>