--- v9 (2026-06-25)
+++ v10 (2026-07-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad35849e8fda498c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a0dcb18f5b045fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R077581e698cc48b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfab843dd9224fef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3789594576840d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R077581e698cc48b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4427cabf66840ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfab843dd9224fef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ENI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VK37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,705</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>