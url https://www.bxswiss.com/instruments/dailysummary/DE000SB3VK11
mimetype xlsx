--- v11 (2026-08-02)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra48432cdefeb47f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78ac2688d8964e90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re14cd8fdfc7a489f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e341dd08c5a4fd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ffab1506d844720" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re14cd8fdfc7a489f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe79e0fab37e4adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e341dd08c5a4fd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Deutsche Post</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VK11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>13,395</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,315</x:t>
-[...26 lines deleted...]
-          <x:t>14,970</x:t>
+          <x:t>15,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,765</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...377 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,875</x:t>
-[...144 lines deleted...]
-          <x:t>17,505</x:t>
+          <x:t>14,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>