--- v12 (2026-09-11)
+++ v13 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78ac2688d8964e90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fbaa04057cf40df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e341dd08c5a4fd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfb84f6ec7714da2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe79e0fab37e4adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e341dd08c5a4fd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R405e0ad8e1ee4498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfb84f6ec7714da2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Deutsche Post</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VK11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...252 lines deleted...]
-          <x:t>15,445</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,190</x:t>
-[...43 lines deleted...]
-          <x:t>16,535</x:t>
+          <x:t>14,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,280</x:t>
-[...323 lines deleted...]
-          <x:t>14,010</x:t>
+          <x:t>15,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>