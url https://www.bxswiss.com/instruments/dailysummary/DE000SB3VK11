--- v13 (2026-10-01)
+++ v14 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fbaa04057cf40df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7aae56fd27454f40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfb84f6ec7714da2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R110b780481ec40a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R405e0ad8e1ee4498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfb84f6ec7714da2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd133ea8e7c264916" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R110b780481ec40a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Deutsche Post</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VK11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,875</x:t>
-[...4 lines deleted...]
-          <x:t>15,355</x:t>
+          <x:t>16,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,415</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...418 lines deleted...]
-          <x:t>18,145</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,820</x:t>
-[...65 lines deleted...]
-          <x:t>15,690</x:t>
+          <x:t>17,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,465</x:t>
-[...85 lines deleted...]
-          <x:t>15,870</x:t>
+          <x:t>15,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>