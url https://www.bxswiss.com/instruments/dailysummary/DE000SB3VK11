--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raab147aed83f48b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05e5b4f61bb54de7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f7e0a95e5c9467f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79b4e38cf3394714"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ce38b6fdfbd4844" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f7e0a95e5c9467f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re24cbb014ce94f61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79b4e38cf3394714" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Deutsche Post</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VK11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...9 lines deleted...]
-          <x:t>9,335</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,155</x:t>
-[...6 lines deleted...]
-          <x:t>21.01.2026</x:t>
+          <x:t>9,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,235</x:t>
-[...603 lines deleted...]
-          <x:t>11,590</x:t>
+          <x:t>7,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>