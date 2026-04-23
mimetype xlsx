--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05e5b4f61bb54de7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f5c5a6fd526413c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79b4e38cf3394714"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0093d978ce1241cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re24cbb014ce94f61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79b4e38cf3394714" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7d6c67bcb6a4cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0093d978ce1241cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Deutsche Post</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VK11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>10,950</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,405</x:t>
-[...620 lines deleted...]
-          <x:t>7,780</x:t>
+          <x:t>9,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>