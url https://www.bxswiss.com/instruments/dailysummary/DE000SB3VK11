--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f5c5a6fd526413c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f3a2e15dc434238" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0093d978ce1241cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01b29ddc9bbd4852"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7d6c67bcb6a4cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0093d978ce1241cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reaa45299d91a4233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01b29ddc9bbd4852" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Deutsche Post</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VK11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>6,930</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,130</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>7,600</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,185</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...357 lines deleted...]
-          <x:t>9,390</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>