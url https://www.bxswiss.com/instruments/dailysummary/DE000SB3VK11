--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f3a2e15dc434238" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79c5f108080a4afa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01b29ddc9bbd4852"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04472098734b4065"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reaa45299d91a4233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01b29ddc9bbd4852" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70fc45696cee4d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04472098734b4065" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Deutsche Post</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VK11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>8,900</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,270</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>9,690</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,620</x:t>
-[...264 lines deleted...]
-          <x:t>8,500</x:t>
+          <x:t>8,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>8,300</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,450</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>8,460</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>