--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79c5f108080a4afa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81b5ca56c07d44ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04472098734b4065"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dd4df96b4f147de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70fc45696cee4d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04472098734b4065" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf891e8f56de84e1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dd4df96b4f147de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Deutsche Post</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VK11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>