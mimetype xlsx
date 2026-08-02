--- v10 (2026-06-22)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81b5ca56c07d44ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra48432cdefeb47f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dd4df96b4f147de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re14cd8fdfc7a489f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf891e8f56de84e1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dd4df96b4f147de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ffab1506d844720" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re14cd8fdfc7a489f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Deutsche Post</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3VK11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>11,720</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>