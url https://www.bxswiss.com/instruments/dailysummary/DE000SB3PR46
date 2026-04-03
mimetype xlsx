--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dfa58e69b3f41a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2def3f9a35984622" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a26fa4d15284378"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d12f6687c2248eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41b02fa4f6bb45d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a26fa4d15284378" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a198ffbb0164407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d12f6687c2248eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PR46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...85 lines deleted...]
-          <x:t>1,030</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,978</x:t>
-[...300 lines deleted...]
-        <x:is>
           <x:t>1,385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,337</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>