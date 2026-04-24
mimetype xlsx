--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2def3f9a35984622" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1548602790594fd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d12f6687c2248eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0fbb4f7dc304f29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a198ffbb0164407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d12f6687c2248eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09f45bd0a08b4505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0fbb4f7dc304f29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PR46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,741</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...568 lines deleted...]
-          <x:t>0,779</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,741</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,715</x:t>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,797</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>0,785</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>