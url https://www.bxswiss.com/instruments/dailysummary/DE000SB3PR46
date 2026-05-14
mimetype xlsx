--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1548602790594fd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62fdf88d919c4c3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0fbb4f7dc304f29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc6efddca3e54163"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09f45bd0a08b4505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0fbb4f7dc304f29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8324bf33494f452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc6efddca3e54163" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PR46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>0,479</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,504</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>27.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,548</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>0,715</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,797</x:t>
-        </x:is>
-[...359 lines deleted...]
-          <x:t>0,707</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>