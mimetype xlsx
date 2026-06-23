--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62fdf88d919c4c3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa4cb0222c30497e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc6efddca3e54163"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46b7dd370ce04328"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8324bf33494f452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc6efddca3e54163" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R923d2af138784404" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46b7dd370ce04328" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PR46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,775</x:t>
-[...4 lines deleted...]
-          <x:t>0,710</x:t>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,768</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>0,821</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,787</x:t>
-[...490 lines deleted...]
-          <x:t>0,797</x:t>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>