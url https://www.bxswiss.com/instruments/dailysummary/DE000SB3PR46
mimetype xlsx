--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa4cb0222c30497e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc63b6bb8078a44ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46b7dd370ce04328"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb61a0bc6e7049cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R923d2af138784404" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46b7dd370ce04328" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re82a613000724744" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb61a0bc6e7049cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PR46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,889</x:t>
-[...75 lines deleted...]
-          <x:t>0,749</x:t>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,626</x:t>
-[...435 lines deleted...]
-        <x:is>
           <x:t>0,869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>