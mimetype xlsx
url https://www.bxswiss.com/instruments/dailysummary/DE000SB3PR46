--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc63b6bb8078a44ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ac4b047cbc74d7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb61a0bc6e7049cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea25358f319e4224"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re82a613000724744" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb61a0bc6e7049cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4752c51f48e341f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea25358f319e4224" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PR46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...355 lines deleted...]
-          <x:t>1,120</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,115</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>1,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,235</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,330</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>