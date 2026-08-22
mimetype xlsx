--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ac4b047cbc74d7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63280fd71c374cdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea25358f319e4224"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57a02ac22bc24822"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4752c51f48e341f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea25358f319e4224" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R549add4e9a5148ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57a02ac22bc24822" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PR46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>1,415</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,355</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>1,510</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>