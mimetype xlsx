--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63280fd71c374cdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83c3345b67ef472e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57a02ac22bc24822"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69c3ca2ee7314f30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R549add4e9a5148ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57a02ac22bc24822" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R811a766c5ce3499e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69c3ca2ee7314f30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PR46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,610</x:t>
-[...16 lines deleted...]
-          <x:t>0,911</x:t>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,861</x:t>
-[...43 lines deleted...]
-          <x:t>0,966</x:t>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,865</x:t>
-[...220 lines deleted...]
-          <x:t>0,839</x:t>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>