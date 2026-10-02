--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83c3345b67ef472e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re67858261e1a43ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69c3ca2ee7314f30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2336f4e8d62a4648"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R811a766c5ce3499e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69c3ca2ee7314f30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7015fdc68a0748d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2336f4e8d62a4648" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PR46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,966</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,865</x:t>
-[...200 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,853</x:t>
-[...97 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,015</x:t>
-[...279 lines deleted...]
-          <x:t>0,804</x:t>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>