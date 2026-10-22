--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re67858261e1a43ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R209f112dc9fb466b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2336f4e8d62a4648"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebbf05758857481f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7015fdc68a0748d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2336f4e8d62a4648" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97da4253808641f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebbf05758857481f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PR46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,903</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,882</x:t>
-[...16 lines deleted...]
-          <x:t>0,961</x:t>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,909</x:t>
-[...571 lines deleted...]
-          <x:t>0,496</x:t>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>