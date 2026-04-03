--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2412aacb8664eb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e6aa91822f24f38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R847ba7e7bd474363"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cb46e45b0244a9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aa62a6bbe9f4553" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R847ba7e7bd474363" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcd6b265bd654139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cb46e45b0244a9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PR20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...301 lines deleted...]
-          <x:t>0,328</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,328</x:t>
-[...328 lines deleted...]
-          <x:t>0,762</x:t>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>