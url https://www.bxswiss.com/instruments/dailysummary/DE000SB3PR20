--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e6aa91822f24f38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fe025bfb4394b70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cb46e45b0244a9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95e124e1ad9f47ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcd6b265bd654139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cb46e45b0244a9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b79b93eb06b48ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95e124e1ad9f47ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PR20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...441 lines deleted...]
-          <x:t>0,647</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>25.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,675</x:t>
-[...171 lines deleted...]
-          <x:t>0,477</x:t>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>