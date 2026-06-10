--- v6 (2026-04-26)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fe025bfb4394b70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R789e4c8943874fdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95e124e1ad9f47ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d2cf7e95ff949fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b79b93eb06b48ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95e124e1ad9f47ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf289c65683de4442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d2cf7e95ff949fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PR20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,527</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,519</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,580</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,483</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>0,549</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,502</x:t>
-[...183 lines deleted...]
-          <x:t>0,319</x:t>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,359</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>22.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,416</x:t>
-[...63 lines deleted...]
-          <x:t>0,442</x:t>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>