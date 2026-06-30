--- v7 (2026-06-10)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R789e4c8943874fdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafbfba1b082b479d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d2cf7e95ff949fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R026ea1ee3ce0459b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf289c65683de4442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d2cf7e95ff949fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41a3371e7f5642a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R026ea1ee3ce0459b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PR20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,90 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>0,401</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,419</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...96 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,382</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,403</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>