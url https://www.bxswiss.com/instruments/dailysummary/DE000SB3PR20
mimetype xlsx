--- v8 (2026-06-30)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafbfba1b082b479d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69ba4337900f4724" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R026ea1ee3ce0459b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05287e93c4fc445c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41a3371e7f5642a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R026ea1ee3ce0459b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60dbe52476524e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05287e93c4fc445c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PR20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...338 lines deleted...]
-          <x:t>0,250</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,252</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,235</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,179</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>0,224</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>