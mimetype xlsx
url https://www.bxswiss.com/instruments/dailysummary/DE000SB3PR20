--- v9 (2026-07-21)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69ba4337900f4724" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00948e8090124a1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05287e93c4fc445c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R883316a518c5413a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60dbe52476524e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05287e93c4fc445c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf1e8fdf77c94bbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R883316a518c5413a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PR20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,201</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,210</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,216</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,210</x:t>
-[...168 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>0,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,184</x:t>
-[...21 lines deleted...]
-          <x:t>0,141</x:t>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,161</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,140</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,156</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,157</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,151</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>0,145</x:t>
-        </x:is>
-[...241 lines deleted...]
-          <x:t>0,182</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>