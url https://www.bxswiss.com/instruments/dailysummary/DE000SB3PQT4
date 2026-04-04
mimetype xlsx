--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R872a46ce37d8467f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3c9b87a36624294" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcc8ffb3eb0b4a34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb8a4d2e42664921"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a5c233ca6ae486f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcc8ffb3eb0b4a34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc22a0970b23b4528" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb8a4d2e42664921" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PQT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>9,130</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,970</x:t>
-[...33 lines deleted...]
-          <x:t>12.02.2026</x:t>
+          <x:t>7,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,935</x:t>
-[...576 lines deleted...]
-          <x:t>9,575</x:t>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>