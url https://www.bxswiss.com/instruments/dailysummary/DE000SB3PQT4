--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3c9b87a36624294" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27002b7ce3274eb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb8a4d2e42664921"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2134acbcb4984b63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc22a0970b23b4528" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb8a4d2e42664921" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcca490b45f60410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2134acbcb4984b63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PQT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>7,615</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,240</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>6,535</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,270</x:t>
-[...193 lines deleted...]
-          <x:t>9,980</x:t>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>