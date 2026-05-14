--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27002b7ce3274eb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68bf9bac309c47f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2134acbcb4984b63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R774cc2fdef5b47e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcca490b45f60410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2134acbcb4984b63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b8af1fb8b684fbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R774cc2fdef5b47e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PQT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>6,535</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,270</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>6,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,875</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>