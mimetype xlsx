--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68bf9bac309c47f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc96d9b34b6574154" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R774cc2fdef5b47e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89c81f84c6fb4bb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b8af1fb8b684fbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R774cc2fdef5b47e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf24bc67bad2b435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89c81f84c6fb4bb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PQT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...161 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,685</x:t>
-[...242 lines deleted...]
-          <x:t>5,285</x:t>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,670</x:t>
-[...161 lines deleted...]
-          <x:t>5,570</x:t>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>