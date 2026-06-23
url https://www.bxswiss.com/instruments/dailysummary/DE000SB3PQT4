--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc96d9b34b6574154" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23bceaabde814884" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89c81f84c6fb4bb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra30f036d4f3e49e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf24bc67bad2b435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89c81f84c6fb4bb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0be2e0692e0e45ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra30f036d4f3e49e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PQT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,255</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>5,935</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,570</x:t>
-[...259 lines deleted...]
-          <x:t>6,375</x:t>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,080</x:t>
-[...80 lines deleted...]
-          <x:t>4,020</x:t>
+          <x:t>5,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>