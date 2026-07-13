--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23bceaabde814884" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca1ea16b91574a70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra30f036d4f3e49e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01f9e0c35c2e4c89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0be2e0692e0e45ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra30f036d4f3e49e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17c6b18f63b341fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01f9e0c35c2e4c89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PQT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>6,785</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,605</x:t>
-[...539 lines deleted...]
-          <x:t>6,055</x:t>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>