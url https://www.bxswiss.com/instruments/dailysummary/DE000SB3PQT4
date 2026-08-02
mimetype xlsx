--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca1ea16b91574a70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bd92a7a3c24416b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01f9e0c35c2e4c89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d07577293664c20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17c6b18f63b341fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01f9e0c35c2e4c89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff6f648ce0fc4393" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d07577293664c20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PQT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>6,180</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,335</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>5,405</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,975</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>6,650</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,300</x:t>
-[...97 lines deleted...]
-          <x:t>7,390</x:t>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,200</x:t>
-[...328 lines deleted...]
-          <x:t>7,315</x:t>
+          <x:t>10,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>