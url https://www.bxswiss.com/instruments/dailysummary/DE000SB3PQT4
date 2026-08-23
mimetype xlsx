--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bd92a7a3c24416b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07642bcf349d466f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d07577293664c20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e47106730d34028"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff6f648ce0fc4393" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d07577293664c20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ce9dc37c62248d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e47106730d34028" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PQT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>7,450</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,945</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...175 lines deleted...]
-          <x:t>7,990</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,315</x:t>
-[...16 lines deleted...]
-          <x:t>7,600</x:t>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,415</x:t>
-[...65 lines deleted...]
-          <x:t>6,130</x:t>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,945</x:t>
-[...301 lines deleted...]
-          <x:t>7,725</x:t>
+          <x:t>7,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>