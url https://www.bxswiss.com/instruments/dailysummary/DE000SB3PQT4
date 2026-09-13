--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07642bcf349d466f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R715d034469fa49a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e47106730d34028"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0b98be59bb549af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ce9dc37c62248d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e47106730d34028" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8e490598ec34a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0b98be59bb549af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PQT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>6,860</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,495</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>28.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,520</x:t>
-[...495 lines deleted...]
-          <x:t>7,850</x:t>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>