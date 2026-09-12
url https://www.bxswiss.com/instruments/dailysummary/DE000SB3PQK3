--- v13 (2026-08-22)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47bb0d93a0f64ba9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cf7df64de41456a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R272945eaa1e54d98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22359446696c4d63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd9944085e324741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R272945eaa1e54d98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfdb70a7aea84f23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22359446696c4d63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PQK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>8,090</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,555</x:t>
-[...87 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,325</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>6,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,540</x:t>
-[...404 lines deleted...]
-          <x:t>6,460</x:t>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>