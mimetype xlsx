--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cf7df64de41456a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4221b91d8d0f4b0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22359446696c4d63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5f9de9fcf2b4057"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfdb70a7aea84f23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22359446696c4d63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa52f06be9384824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5f9de9fcf2b4057" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PQK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...269 lines deleted...]
-          <x:t>25.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,140</x:t>
-[...360 lines deleted...]
-          <x:t>4,830</x:t>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>