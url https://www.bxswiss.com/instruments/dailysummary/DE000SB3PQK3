--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4221b91d8d0f4b0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R581222d791e04587" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5f9de9fcf2b4057"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cd1712d5c24462e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa52f06be9384824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5f9de9fcf2b4057" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3a5d3ac3958407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cd1712d5c24462e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PQK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>5,585</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,845</x:t>
-[...33 lines deleted...]
-          <x:t>03.09.2026</x:t>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,765</x:t>
-[...529 lines deleted...]
-          <x:t>01.10.2026</x:t>
+          <x:t>4,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,445</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...38 lines deleted...]
-          <x:t>5,570</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>