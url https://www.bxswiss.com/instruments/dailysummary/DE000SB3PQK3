--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c614e73d6c24c01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07bedff455214138" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72920eb40c424498"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1af1b4bc30a54880"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44bb0a3d413d45b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72920eb40c424498" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07f5585a10724417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1af1b4bc30a54880" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PQK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>