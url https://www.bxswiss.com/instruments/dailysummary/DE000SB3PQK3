--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07bedff455214138" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4fe522fa5a645e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1af1b4bc30a54880"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R713414a381a14794"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07f5585a10724417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1af1b4bc30a54880" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5c82a6fe082428d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R713414a381a14794" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PQK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>5,350</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,575</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>3,775</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>