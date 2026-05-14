--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4fe522fa5a645e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1453ffe880348c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R713414a381a14794"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87b8f83ba4374293"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5c82a6fe082428d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R713414a381a14794" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82a1f79495ff4e01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87b8f83ba4374293" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PQK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>