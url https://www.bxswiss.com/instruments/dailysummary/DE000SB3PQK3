--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1453ffe880348c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60406bd799a84a6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87b8f83ba4374293"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08f21bed33e2453f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82a1f79495ff4e01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87b8f83ba4374293" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R981a4ca937794a4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08f21bed33e2453f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PQK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>