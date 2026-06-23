--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60406bd799a84a6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a1855215ab24982" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08f21bed33e2453f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba0fb209dafe4bc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R981a4ca937794a4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08f21bed33e2453f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7c1d743528f401f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba0fb209dafe4bc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PQK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...323 lines deleted...]
-          <x:t>20.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,925</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...227 lines deleted...]
-          <x:t>21,805</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>