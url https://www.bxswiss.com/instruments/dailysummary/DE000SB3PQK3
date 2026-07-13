--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a1855215ab24982" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R539a7d26dc824442" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba0fb209dafe4bc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50ee59f77b954fd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7c1d743528f401f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba0fb209dafe4bc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cc85e2f37994e32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50ee59f77b954fd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PQK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>15,540</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,175</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...337 lines deleted...]
-          <x:t>16,075</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,175</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>24,205</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>