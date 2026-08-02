--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R539a7d26dc824442" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R811a23f6293f4371" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50ee59f77b954fd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re744a1632e7a434b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cc85e2f37994e32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50ee59f77b954fd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd0b9f52779d4584" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re744a1632e7a434b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PQK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>16,075</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,175</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...489 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>