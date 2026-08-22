--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R811a23f6293f4371" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47bb0d93a0f64ba9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re744a1632e7a434b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R272945eaa1e54d98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd0b9f52779d4584" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re744a1632e7a434b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd9944085e324741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R272945eaa1e54d98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PQK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>6,600</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,615</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>7,360</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,110</x:t>
-[...21 lines deleted...]
-          <x:t>8,090</x:t>
+          <x:t>6,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,555</x:t>
-[...188 lines deleted...]
-          <x:t>6,540</x:t>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>