--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0df6cc3708e45d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64df567f9de54c55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d09dec7f96b4dde"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refb9b09afb504678"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ee1fe18690546d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d09dec7f96b4dde" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf851f2dcd8f464f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refb9b09afb504678" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PQ39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...269 lines deleted...]
-          <x:t>24.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,205</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>11,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,635</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>