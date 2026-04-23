--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64df567f9de54c55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24266630ed7f425a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refb9b09afb504678"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07e37280ca704881"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf851f2dcd8f464f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refb9b09afb504678" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dc178bd5cca4e72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07e37280ca704881" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PQ39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>8,115</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,125</x:t>
-[...598 lines deleted...]
-          <x:t>9,400</x:t>
+          <x:t>9,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>