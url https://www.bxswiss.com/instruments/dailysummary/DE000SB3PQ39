--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24266630ed7f425a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3adcc98cd0604aee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07e37280ca704881"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e49bd2f248e42ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dc178bd5cca4e72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07e37280ca704881" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c22afd5aded4acc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e49bd2f248e42ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PQ39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>8,420</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,845</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,260</x:t>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>