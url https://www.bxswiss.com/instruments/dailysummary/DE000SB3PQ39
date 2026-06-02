--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3adcc98cd0604aee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4667386ae354d7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e49bd2f248e42ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdadee8ccd1204046"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c22afd5aded4acc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e49bd2f248e42ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R992060d2cd574131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdadee8ccd1204046" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PQ39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...122 lines deleted...]
-          <x:t>9,475</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,495</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>10,620</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,590</x:t>
-[...70 lines deleted...]
-          <x:t>8,785</x:t>
+          <x:t>9,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,755</x:t>
-[...129 lines deleted...]
-          <x:t>6,510</x:t>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,650</x:t>
-        </x:is>
-[...187 lines deleted...]
-          <x:t>7,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>