--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4667386ae354d7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4882a8fb953a4771" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdadee8ccd1204046"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5779980011264d57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R992060d2cd574131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdadee8ccd1204046" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree43e8bf78df41e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5779980011264d57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PQ39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...176 lines deleted...]
-          <x:t>6,800</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...323 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,265</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...11 lines deleted...]
-          <x:t>7,650</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>