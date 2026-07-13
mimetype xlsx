--- v10 (2026-06-22)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4882a8fb953a4771" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd58d12b0739042e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5779980011264d57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cfef57786aa47af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree43e8bf78df41e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5779980011264d57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ced7d4f1cf648c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cfef57786aa47af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PQ39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>