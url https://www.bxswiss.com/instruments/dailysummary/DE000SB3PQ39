--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd58d12b0739042e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc3d7fddd2614f61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cfef57786aa47af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03a0d977009743b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ced7d4f1cf648c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cfef57786aa47af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafc06cfdec584b53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03a0d977009743b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PQ39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>