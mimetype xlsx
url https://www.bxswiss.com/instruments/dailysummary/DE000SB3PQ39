--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc3d7fddd2614f61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfa7fcb7bba54486" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03a0d977009743b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1e648aff5094b48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafc06cfdec584b53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03a0d977009743b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16a8c757d18041c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1e648aff5094b48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PQ39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>16,235</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,885</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>16,185</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,630</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...489 lines deleted...]
-          <x:t>31.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,685</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>16,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>