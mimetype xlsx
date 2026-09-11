--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfa7fcb7bba54486" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a3d423728e2419e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1e648aff5094b48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c5e802e819f48cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16a8c757d18041c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1e648aff5094b48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1839d35e19184610" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c5e802e819f48cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PQ39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,435</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>11,995</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,990</x:t>
-[...97 lines deleted...]
-          <x:t>11,420</x:t>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,330</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>20.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,780</x:t>
-[...21 lines deleted...]
-          <x:t>10,365</x:t>
+          <x:t>11,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,360</x:t>
-[...4 lines deleted...]
-          <x:t>10,745</x:t>
+          <x:t>10,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>