--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a3d423728e2419e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R995ed312c6754be0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c5e802e819f48cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7684bd8d51f740ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1839d35e19184610" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c5e802e819f48cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbf59f9de8474d00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7684bd8d51f740ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PQ39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...112 lines deleted...]
-          <x:t>11,420</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,330</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>20.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,780</x:t>
-[...21 lines deleted...]
-          <x:t>10,365</x:t>
+          <x:t>11,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,360</x:t>
-[...183 lines deleted...]
-          <x:t>12,305</x:t>
+          <x:t>10,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,985</x:t>
-[...48 lines deleted...]
-          <x:t>12,100</x:t>
+          <x:t>10,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,165</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>10,685</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>