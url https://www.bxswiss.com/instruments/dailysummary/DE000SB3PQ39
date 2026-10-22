--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R995ed312c6754be0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa7aa191bed7445d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7684bd8d51f740ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0d80c6533ce4324"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbf59f9de8474d00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7684bd8d51f740ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f113fec787141b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0d80c6533ce4324" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PQ39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>