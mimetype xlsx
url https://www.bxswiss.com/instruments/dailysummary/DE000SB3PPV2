--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaaaac669a1640ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12a25327254940ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea8450e6ca7d4b1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1bcea490f25443d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc353c520dcdd4eda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea8450e6ca7d4b1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R761a02d067904f22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1bcea490f25443d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PPV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...63 lines deleted...]
-          <x:t>48,675</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,720</x:t>
-        </x:is>
-[...516 lines deleted...]
-          <x:t>32,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>