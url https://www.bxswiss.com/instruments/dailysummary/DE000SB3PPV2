--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12a25327254940ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd70b53ac157c4a64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1bcea490f25443d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaf1676eb9344408"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R761a02d067904f22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1bcea490f25443d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6afd53fc73ce4c1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaf1676eb9344408" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PPV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>18.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,240</x:t>
-[...306 lines deleted...]
-          <x:t>45,720</x:t>
+          <x:t>35,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>