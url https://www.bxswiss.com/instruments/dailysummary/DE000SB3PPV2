--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd70b53ac157c4a64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59971f57a0244b95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaf1676eb9344408"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57bf588f6a834e25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6afd53fc73ce4c1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaf1676eb9344408" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3877932aee6e4deb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57bf588f6a834e25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PPV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>