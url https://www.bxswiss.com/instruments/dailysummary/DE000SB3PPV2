--- v8 (2026-06-05)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59971f57a0244b95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac4c2cde57a84512" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57bf588f6a834e25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R909e14f160d84dfd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3877932aee6e4deb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57bf588f6a834e25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22c91f52cee245fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R909e14f160d84dfd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PPV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...404 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,545</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>38,880</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>