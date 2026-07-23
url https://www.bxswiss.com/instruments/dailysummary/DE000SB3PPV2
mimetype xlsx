--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac4c2cde57a84512" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79c2fef665c447ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R909e14f160d84dfd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4e7d1bbe3ca4255"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22c91f52cee245fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R909e14f160d84dfd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd9d850787504bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4e7d1bbe3ca4255" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PPV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>