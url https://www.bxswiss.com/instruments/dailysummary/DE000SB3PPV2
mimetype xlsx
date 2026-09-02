--- v10 (2026-07-23)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79c2fef665c447ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2a2559d9a4540d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4e7d1bbe3ca4255"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R813d4cfaea43404d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd9d850787504bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4e7d1bbe3ca4255" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R566a30bc5b7644f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R813d4cfaea43404d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PPV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...252 lines deleted...]
-          <x:t>72,640</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,895</x:t>
-[...377 lines deleted...]
-          <x:t>76,140</x:t>
+          <x:t>70,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>