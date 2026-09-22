--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2a2559d9a4540d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e6dbec9247a469b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R813d4cfaea43404d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb06deb962faf4321"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R566a30bc5b7644f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R813d4cfaea43404d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd39801cc253a4b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb06deb962faf4321" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PPV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...139 lines deleted...]
-          <x:t>57,545</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>56,595</x:t>
-[...436 lines deleted...]
-          <x:t>58,680</x:t>
+          <x:t>63,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>