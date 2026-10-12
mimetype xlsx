--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e6dbec9247a469b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R140522f05fc24b15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb06deb962faf4321"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1487c4dcc4a4b12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd39801cc253a4b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb06deb962faf4321" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24304e73ebfb47f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1487c4dcc4a4b12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PPV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>