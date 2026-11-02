--- v13 (2026-10-12)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R140522f05fc24b15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12efd0bfd386428f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1487c4dcc4a4b12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ca41e1ccdb84976"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24304e73ebfb47f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1487c4dcc4a4b12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a35ea4442b64de8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ca41e1ccdb84976" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PPV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>