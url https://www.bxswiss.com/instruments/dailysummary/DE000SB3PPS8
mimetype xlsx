--- v11 (2026-08-02)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R483d0e857c1b4b74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7fdd34352aa4a60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cfec5a16d254191"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd98d48f92974d9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5271630f82964ae9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cfec5a16d254191" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R744255f4dd374b26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd98d48f92974d9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PPS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,480</x:t>
-[...409 lines deleted...]
-          <x:t>14,225</x:t>
+          <x:t>14,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,375</x:t>
-        </x:is>
-[...25 lines deleted...]
-          <x:t>14,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>