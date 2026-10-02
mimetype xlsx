--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7fdd34352aa4a60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2919a963db44746" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd98d48f92974d9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9a236507f7f46d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R744255f4dd374b26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd98d48f92974d9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35e867a96a0e4d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9a236507f7f46d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PPS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,520</x:t>
-[...237 lines deleted...]
-          <x:t>17,505</x:t>
+          <x:t>15,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,045</x:t>
-[...355 lines deleted...]
-          <x:t>14,375</x:t>
+          <x:t>19,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>