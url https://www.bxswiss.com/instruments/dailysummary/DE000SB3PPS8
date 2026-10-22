--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2919a963db44746" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re183af5bf171442f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9a236507f7f46d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R338c9ee82e1a4e8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35e867a96a0e4d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9a236507f7f46d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb02be92afba347a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R338c9ee82e1a4e8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PPS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>20,215</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,665</x:t>
-[...210 lines deleted...]
-          <x:t>15,505</x:t>
+          <x:t>16,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,980</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...273 lines deleted...]
-          <x:t>29.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,310</x:t>
-[...63 lines deleted...]
-          <x:t>16,005</x:t>
+          <x:t>19,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>