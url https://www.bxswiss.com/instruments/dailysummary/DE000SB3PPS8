--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf044a275986748d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58bf12eb37e943d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4fccc4f6706487c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd283d38f5054418b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a5ada81e77047c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4fccc4f6706487c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a11c2806b384fc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd283d38f5054418b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PPS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...215 lines deleted...]
-          <x:t>20.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,045</x:t>
-[...188 lines deleted...]
-          <x:t>14,860</x:t>
+          <x:t>13,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,925</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>11,360</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,745</x:t>
-[...112 lines deleted...]
-          <x:t>12,700</x:t>
+          <x:t>11,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>