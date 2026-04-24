--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58bf12eb37e943d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R932bc63cf0314204" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd283d38f5054418b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffcfe52e04c243a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a11c2806b384fc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd283d38f5054418b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc765edc18d174786" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffcfe52e04c243a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PPS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>14,860</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,925</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>11,360</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,745</x:t>
-[...313 lines deleted...]
-          <x:t>12,540</x:t>
+          <x:t>11,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,590</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>14,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>