--- v7 (2026-04-24)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R932bc63cf0314204" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6be70a231874169" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffcfe52e04c243a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f2f64bbe59f4d6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc765edc18d174786" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffcfe52e04c243a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc07ba41ac1f340e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f2f64bbe59f4d6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PPS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>11,910</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,995</x:t>
-[...485 lines deleted...]
-          <x:t>14,435</x:t>
+          <x:t>11,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>