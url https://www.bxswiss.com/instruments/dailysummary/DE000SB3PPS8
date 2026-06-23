--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6be70a231874169" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3377e4e73e0746b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f2f64bbe59f4d6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41e546519d6a43fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc07ba41ac1f340e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f2f64bbe59f4d6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99576baf4d234ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41e546519d6a43fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PPS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,540</x:t>
-[...306 lines deleted...]
-          <x:t>6,265</x:t>
+          <x:t>8,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>