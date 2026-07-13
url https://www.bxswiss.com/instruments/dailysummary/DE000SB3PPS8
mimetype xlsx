--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3377e4e73e0746b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R130aa806fdb44c35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41e546519d6a43fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra85fcac0024e4405"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99576baf4d234ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41e546519d6a43fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd1e88c5118a45ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra85fcac0024e4405" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PPS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...338 lines deleted...]
-          <x:t>7,475</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>