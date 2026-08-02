--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R130aa806fdb44c35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R483d0e857c1b4b74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra85fcac0024e4405"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cfec5a16d254191"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd1e88c5118a45ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra85fcac0024e4405" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5271630f82964ae9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cfec5a16d254191" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PPS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>