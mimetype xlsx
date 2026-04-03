--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R787e8f4673aa4537" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea289104e3584d94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75594cf5061e4c8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83e682f587884885"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06d1b176541741ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75594cf5061e4c8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R208be434805d4ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83e682f587884885" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Swiss Life</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PPR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>