--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea289104e3584d94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R442537ed2f9f4fda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83e682f587884885"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R554e43da3b7c47e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R208be434805d4ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83e682f587884885" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1406fe686774182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R554e43da3b7c47e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Swiss Life</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PPR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>