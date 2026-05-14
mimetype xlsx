--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R442537ed2f9f4fda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc27f63a0a9bf43ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R554e43da3b7c47e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R497e10fcf01e4294"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1406fe686774182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R554e43da3b7c47e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55fda0a825614ee6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R497e10fcf01e4294" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Swiss Life</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PPR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>