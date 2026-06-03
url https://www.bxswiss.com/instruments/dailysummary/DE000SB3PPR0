--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc27f63a0a9bf43ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree4a4b5943c04275" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R497e10fcf01e4294"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc618e8b440a743c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55fda0a825614ee6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R497e10fcf01e4294" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R744cbc3e25134033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc618e8b440a743c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Swiss Life</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PPR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>