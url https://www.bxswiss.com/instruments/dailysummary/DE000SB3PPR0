--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree4a4b5943c04275" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc0b713e2593454a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc618e8b440a743c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47bd13295f28494a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R744cbc3e25134033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc618e8b440a743c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f48b0933163475e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47bd13295f28494a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Swiss Life</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PPR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>