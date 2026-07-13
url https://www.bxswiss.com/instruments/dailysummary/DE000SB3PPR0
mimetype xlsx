--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc0b713e2593454a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac4177b2fdec4eb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47bd13295f28494a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb0f1d0ec68145a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f48b0933163475e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47bd13295f28494a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R910dabb11edf46b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb0f1d0ec68145a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Swiss Life</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PPR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>