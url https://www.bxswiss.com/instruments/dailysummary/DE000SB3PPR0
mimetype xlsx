--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac4177b2fdec4eb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26bf18eb1c6640d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb0f1d0ec68145a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cd476d0910d49f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R910dabb11edf46b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb0f1d0ec68145a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf146d680bd94481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cd476d0910d49f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Swiss Life</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PPR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>