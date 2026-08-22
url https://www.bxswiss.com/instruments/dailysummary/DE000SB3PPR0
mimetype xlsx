--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26bf18eb1c6640d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14c33941fdd44f1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cd476d0910d49f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dec63d5585f4d87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf146d680bd94481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cd476d0910d49f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69d4b436f8404fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dec63d5585f4d87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Swiss Life</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PPR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>