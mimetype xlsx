--- v13 (2026-08-22)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14c33941fdd44f1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1337f527bc84093" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dec63d5585f4d87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a915d55c5974a5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69d4b436f8404fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dec63d5585f4d87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd31ef43d42541c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a915d55c5974a5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Swiss Life</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PPR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>