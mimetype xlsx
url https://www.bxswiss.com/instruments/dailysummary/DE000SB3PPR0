--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1337f527bc84093" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd094344d78da4fa9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a915d55c5974a5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf527d948118946b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd31ef43d42541c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a915d55c5974a5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8928889979e4b85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf527d948118946b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Swiss Life</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PPR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>315,430</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>305,935</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>262,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,450</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>