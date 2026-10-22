--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd094344d78da4fa9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ba903b68157447e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf527d948118946b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ebc5afd63564083"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8928889979e4b85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf527d948118946b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raacd8fbd0100493b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ebc5afd63564083" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Swiss Life</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB3PPR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>