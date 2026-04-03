--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0181ac3efef4862" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0186ac8d3554b1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73e19228eb384e2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81b0153ddac44daf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01e904abd9844568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73e19228eb384e2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20c132ed37264adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81b0153ddac44daf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on RWE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB330Q5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,015</x:t>
-[...31 lines deleted...]
-          <x:t>1,005</x:t>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,095</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...342 lines deleted...]
-          <x:t>0,947</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...230 lines deleted...]
-          <x:t>1,005</x:t>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>