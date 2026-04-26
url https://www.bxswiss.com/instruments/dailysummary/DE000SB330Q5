--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0186ac8d3554b1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R785c130760e644ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81b0153ddac44daf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bf34f30cc4142fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20c132ed37264adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81b0153ddac44daf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3e694cd2c054980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bf34f30cc4142fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on RWE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB330Q5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,115</x:t>
-[...4 lines deleted...]
-          <x:t>0,947</x:t>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>1,070</x:t>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,005</x:t>
-[...65 lines deleted...]
-          <x:t>18.03.2026</x:t>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,465</x:t>
-[...21 lines deleted...]
-          <x:t>1,250</x:t>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,225</x:t>
-[...274 lines deleted...]
-          <x:t>1,380</x:t>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>