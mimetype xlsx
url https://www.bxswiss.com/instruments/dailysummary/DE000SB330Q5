--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R785c130760e644ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b02d0d7e3324503" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bf34f30cc4142fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f41ea2e1724411e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3e694cd2c054980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bf34f30cc4142fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78ec935626da413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f41ea2e1724411e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on RWE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB330Q5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,000</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,995</x:t>
-[...16 lines deleted...]
-          <x:t>1,140</x:t>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,985</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>1,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,340</x:t>
-[...65 lines deleted...]
-          <x:t>1,150</x:t>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,842</x:t>
-[...21 lines deleted...]
-          <x:t>1,155</x:t>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,090</x:t>
-[...107 lines deleted...]
-          <x:t>1,400</x:t>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>