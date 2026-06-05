--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b02d0d7e3324503" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7b4077d6a4e4700" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f41ea2e1724411e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc92cfe6a91b45c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78ec935626da413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f41ea2e1724411e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b8dfb2fb5cd408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc92cfe6a91b45c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on RWE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB330Q5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,415</x:t>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,340</x:t>
-[...65 lines deleted...]
-          <x:t>1,150</x:t>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,842</x:t>
-[...11 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,155</x:t>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,090</x:t>
-[...485 lines deleted...]
-          <x:t>0,841</x:t>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>