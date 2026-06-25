--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7b4077d6a4e4700" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re67ce71e508445ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc92cfe6a91b45c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc399f6cca39447d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b8dfb2fb5cd408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc92cfe6a91b45c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra875af0ade7c41d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc399f6cca39447d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on RWE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB330Q5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>0,924</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,830</x:t>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,841</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>0,966</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,935</x:t>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,964</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...229 lines deleted...]
-          <x:t>0,877</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,788</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>0,878</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>