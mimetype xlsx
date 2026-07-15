--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re67ce71e508445ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ff2b0d41f4d4284" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc399f6cca39447d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec6cc1b6572249b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra875af0ade7c41d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc399f6cca39447d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R328c81362e8a465f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec6cc1b6572249b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on RWE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB330Q5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,040</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,847</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...516 lines deleted...]
-          <x:t>24.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,838</x:t>
-[...9 lines deleted...]
-          <x:t>0,687</x:t>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>