--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ff2b0d41f4d4284" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5434ce7beadf4b49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec6cc1b6572249b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf384cc437a274ed1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R328c81362e8a465f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec6cc1b6572249b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83bb96c64e424ad9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf384cc437a274ed1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on RWE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB330Q5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,768</x:t>
-[...452 lines deleted...]
-        <x:is>
           <x:t>0,794</x:t>
-        </x:is>
-[...67 lines deleted...]
-          <x:t>0,909</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>