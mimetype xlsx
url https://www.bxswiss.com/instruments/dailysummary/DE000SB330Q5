--- v12 (2026-08-04)
+++ v13 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5434ce7beadf4b49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83dbef5a581148fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf384cc437a274ed1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ea3baaefcfa4336"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83bb96c64e424ad9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf384cc437a274ed1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b4387e315b94825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ea3baaefcfa4336" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on RWE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB330Q5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,887</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...445 lines deleted...]
-          <x:t>0,785</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,714</x:t>
-[...112 lines deleted...]
-          <x:t>0,794</x:t>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>