--- v13 (2026-08-25)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83dbef5a581148fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77c34b304ba54f79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ea3baaefcfa4336"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R699ab8a7d78e4bea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b4387e315b94825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ea3baaefcfa4336" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70ffb14fa7b94c1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R699ab8a7d78e4bea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on RWE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB330Q5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,065</x:t>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,020</x:t>
-[...33 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,914</x:t>
-[...313 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,035</x:t>
-[...198 lines deleted...]
-          <x:t>0,789</x:t>
+          <x:t>0,983</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>