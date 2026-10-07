--- v14 (2026-09-14)
+++ v15 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77c34b304ba54f79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a60d9a22a2741c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R699ab8a7d78e4bea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a5c53bbab344b17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70ffb14fa7b94c1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R699ab8a7d78e4bea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61a118bcb25845b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a5c53bbab344b17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on RWE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB330Q5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,035</x:t>
-[...21 lines deleted...]
-          <x:t>1,010</x:t>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,045</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,777</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,937</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,957</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,005</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>0,749</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,887</x:t>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,816</x:t>
-[...6 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,868</x:t>
-[...107 lines deleted...]
-          <x:t>0,937</x:t>
+          <x:t>0,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,851</x:t>
-[...188 lines deleted...]
-          <x:t>0,983</x:t>
+          <x:t>0,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>