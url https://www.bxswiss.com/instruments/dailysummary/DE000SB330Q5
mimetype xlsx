--- v15 (2026-10-07)
+++ v16 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a60d9a22a2741c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re38cfe4084a54da7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a5c53bbab344b17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3e23a0ae1a047da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61a118bcb25845b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a5c53bbab344b17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R231b8a9542904124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3e23a0ae1a047da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on RWE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB330Q5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,925</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,923</x:t>
-[...21 lines deleted...]
-          <x:t>0,985</x:t>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,904</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>0,989</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,727</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...413 lines deleted...]
-          <x:t>06.10.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,859</x:t>
-[...9 lines deleted...]
-          <x:t>0,790</x:t>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>