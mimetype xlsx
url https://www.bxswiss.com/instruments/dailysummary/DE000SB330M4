--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R636f6ba16da24d05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0715525e45e443e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74de970d57ef441e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c6854ecd3f4496d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R305813cf7c034ba5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74de970d57ef441e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R310d56af113f4541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c6854ecd3f4496d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Volkswagen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB330M4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>