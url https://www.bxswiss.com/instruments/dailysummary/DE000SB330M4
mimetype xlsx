--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0715525e45e443e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re83c94036c244d49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c6854ecd3f4496d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3672679e7e784f7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R310d56af113f4541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c6854ecd3f4496d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66d7a6d61f2d4d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3672679e7e784f7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Volkswagen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB330M4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,485</x:t>
-[...4 lines deleted...]
-          <x:t>0,433</x:t>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,446</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...332 lines deleted...]
-          <x:t>0,418</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,426</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>27.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,422</x:t>
-[...16 lines deleted...]
-          <x:t>30.03.2026</x:t>
+          <x:t>0,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,407</x:t>
-[...90 lines deleted...]
-          <x:t>0,420</x:t>
+          <x:t>0,419</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>