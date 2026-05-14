--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re83c94036c244d49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R389c64d6a57f426c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3672679e7e784f7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62c1f8601edb4e9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66d7a6d61f2d4d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3672679e7e784f7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f51a77792cb4e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62c1f8601edb4e9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Volkswagen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB330M4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,347</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,398</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,408</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>0,400</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>0,385</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>0,419</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>