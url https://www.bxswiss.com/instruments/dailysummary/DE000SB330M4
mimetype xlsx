--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R389c64d6a57f426c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0123623c6aef4e74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62c1f8601edb4e9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb48c8f9317744734"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f51a77792cb4e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62c1f8601edb4e9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc59c8a388fe44741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb48c8f9317744734" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Volkswagen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB330M4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,421</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,409</x:t>
-[...571 lines deleted...]
-          <x:t>0,376</x:t>
+          <x:t>0,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>