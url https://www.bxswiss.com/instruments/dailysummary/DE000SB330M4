--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0123623c6aef4e74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R636e9fc84f994716" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb48c8f9317744734"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8185bc70797a47d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc59c8a388fe44741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb48c8f9317744734" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc4ddc3e69df43c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8185bc70797a47d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Volkswagen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB330M4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,358</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,333</x:t>
-[...539 lines deleted...]
-          <x:t>0,440</x:t>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>