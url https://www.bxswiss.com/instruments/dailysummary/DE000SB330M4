--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R636e9fc84f994716" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1562066ea47b4777" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8185bc70797a47d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfca083e597fc455f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc4ddc3e69df43c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8185bc70797a47d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0982ff58ee754184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfca083e597fc455f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Volkswagen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB330M4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>0,489</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...32 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,435</x:t>
-[...124 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,390</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>0,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,367</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>