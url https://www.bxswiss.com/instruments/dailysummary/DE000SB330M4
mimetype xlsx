--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1562066ea47b4777" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabb8585d07ea4cfd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfca083e597fc455f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R464f71633a934a38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0982ff58ee754184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfca083e597fc455f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f2b54482fb149b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R464f71633a934a38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Volkswagen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB330M4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>0,282</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,230</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>0,226</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,213</x:t>
-        </x:is>
-[...165 lines deleted...]
-          <x:t>0,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>