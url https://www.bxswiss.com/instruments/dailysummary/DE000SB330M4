--- v13 (2026-08-03)
+++ v14 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabb8585d07ea4cfd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7daa83201a94517" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R464f71633a934a38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87f84bf1a3eb49b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f2b54482fb149b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R464f71633a934a38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e48521adc8d4533" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87f84bf1a3eb49b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Volkswagen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB330M4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,186</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,184</x:t>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,207</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>03.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,215</x:t>
-        </x:is>
-[...553 lines deleted...]
-          <x:t>0,213</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>