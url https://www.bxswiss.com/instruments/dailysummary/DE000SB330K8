--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re303f03675ba4f7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72f22d90dfdb4335" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R310cd6eae4194186"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R409c283854334e03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1488d0e4f445449c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R310cd6eae4194186" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7832a01cfaf64d26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R409c283854334e03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on HeidelbergCement</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB330K8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>