--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72f22d90dfdb4335" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bc090b9efc44c80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R409c283854334e03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf51f033cf71f464b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7832a01cfaf64d26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R409c283854334e03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd0d1d13267d43bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf51f033cf71f464b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on HeidelbergCement</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB330K8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>