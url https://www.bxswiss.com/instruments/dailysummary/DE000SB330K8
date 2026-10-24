--- v13 (2026-10-02)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bc090b9efc44c80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc1644b92d1b4d0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf51f033cf71f464b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5b97f801af64623"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd0d1d13267d43bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf51f033cf71f464b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b9eef3df6624b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5b97f801af64623" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on HeidelbergCement</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB330K8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>