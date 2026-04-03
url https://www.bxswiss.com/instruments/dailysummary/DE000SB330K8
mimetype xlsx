--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c0e3fe1ded44b0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R004c441eeadd4832" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6eda8f2962d446d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78ed352764434f5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fc201bca3254553" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6eda8f2962d446d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfeee8735b73041de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78ed352764434f5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on HeidelbergCement</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB330K8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>288,805</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>