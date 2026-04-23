--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R004c441eeadd4832" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e780798a9e343bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78ed352764434f5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ccfc58384de46a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfeee8735b73041de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78ed352764434f5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bcb8f5b04be4732" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ccfc58384de46a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on HeidelbergCement</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB330K8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>