--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e780798a9e343bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R059ee765a40e4bcf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ccfc58384de46a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d74ff8f135d43e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bcb8f5b04be4732" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ccfc58384de46a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53799e4e1f7a414b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d74ff8f135d43e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on HeidelbergCement</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB330K8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>171,150</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>161,965</x:t>
-[...300 lines deleted...]
-        <x:is>
           <x:t>181,710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,455</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>