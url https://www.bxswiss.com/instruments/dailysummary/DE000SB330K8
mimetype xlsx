--- v6 (2026-05-13)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R059ee765a40e4bcf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R922979a5423840ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d74ff8f135d43e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R665786de14f54b7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53799e4e1f7a414b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d74ff8f135d43e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc919ff9ea564c7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R665786de14f54b7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on HeidelbergCement</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB330K8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>