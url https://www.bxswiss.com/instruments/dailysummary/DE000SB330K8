--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R922979a5423840ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc588f0789fd54c98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R665786de14f54b7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ae99cc176424e4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc919ff9ea564c7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R665786de14f54b7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafebbdd49908451c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ae99cc176424e4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on HeidelbergCement</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB330K8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>