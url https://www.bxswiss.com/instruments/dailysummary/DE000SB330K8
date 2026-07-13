--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc588f0789fd54c98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re73dc20a094c487a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ae99cc176424e4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84f874cb5f214b31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafebbdd49908451c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ae99cc176424e4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd405da909834354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84f874cb5f214b31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on HeidelbergCement</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB330K8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>