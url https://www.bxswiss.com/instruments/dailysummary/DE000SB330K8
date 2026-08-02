--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re73dc20a094c487a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refe0b00938a4440c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84f874cb5f214b31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e1975ab5bd04559"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd405da909834354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84f874cb5f214b31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ab7a4f7ed9147f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e1975ab5bd04559" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on HeidelbergCement</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB330K8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>