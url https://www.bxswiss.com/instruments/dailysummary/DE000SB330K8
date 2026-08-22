--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refe0b00938a4440c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re303f03675ba4f7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e1975ab5bd04559"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R310cd6eae4194186"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ab7a4f7ed9147f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e1975ab5bd04559" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1488d0e4f445449c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R310cd6eae4194186" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on HeidelbergCement</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB330K8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>