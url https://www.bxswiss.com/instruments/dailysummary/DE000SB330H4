--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9aae5ce564fe4575" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1852f53229a4789" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd9fa17d4d1e40a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01c55745368b4387"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27f25665915c4458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd9fa17d4d1e40a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R788889e9b6db4cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01c55745368b4387" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Credit Agricole</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB330H4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>