--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1852f53229a4789" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra064dd0a2804447a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01c55745368b4387"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42ece2ac26114734"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R788889e9b6db4cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01c55745368b4387" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb14f5fb7a2d44bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42ece2ac26114734" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Credit Agricole</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB330H4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,450</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...337 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,480</x:t>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>