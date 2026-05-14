--- v8 (2026-04-23)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra064dd0a2804447a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62e4c07016434858" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42ece2ac26114734"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36b49f71fed94908"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb14f5fb7a2d44bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42ece2ac26114734" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f888563de5243d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36b49f71fed94908" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Credit Agricole</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB330H4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>71,140</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>67,920</x:t>
-[...192 lines deleted...]
-        <x:is>
           <x:t>73,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,245</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>