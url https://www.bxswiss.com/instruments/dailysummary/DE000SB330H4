--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62e4c07016434858" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27344b43b8fb4f2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36b49f71fed94908"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c600ecc499b4c83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f888563de5243d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36b49f71fed94908" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R230d28c3558f420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c600ecc499b4c83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Credit Agricole</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB330H4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>72,970</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,355</x:t>
-[...249 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>69,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,510</x:t>
-[...279 lines deleted...]
-          <x:t>64,050</x:t>
+          <x:t>69,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>