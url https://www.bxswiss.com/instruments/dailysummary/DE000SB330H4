--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27344b43b8fb4f2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18b705ba48d844c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c600ecc499b4c83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8e1264624114ab1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R230d28c3558f420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c600ecc499b4c83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf50c329159a44e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8e1264624114ab1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Credit Agricole</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB330H4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>62,585</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,440</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>69,000</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>