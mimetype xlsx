--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18b705ba48d844c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R589bca16e7aa4cff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8e1264624114ab1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e69fed74a084bbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf50c329159a44e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8e1264624114ab1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7868dc9bd2c54492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e69fed74a084bbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Credit Agricole</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB330H4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>