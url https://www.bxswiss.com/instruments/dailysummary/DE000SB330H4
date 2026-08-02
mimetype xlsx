--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R589bca16e7aa4cff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1060a26c4a9245bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e69fed74a084bbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2f539b4feaa4f1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7868dc9bd2c54492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e69fed74a084bbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53837a2f51aa423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2f539b4feaa4f1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Credit Agricole</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB330H4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...269 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,260</x:t>
-[...224 lines deleted...]
-        <x:is>
           <x:t>87,845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,100</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>