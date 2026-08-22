--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1060a26c4a9245bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc34e595c15548eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2f539b4feaa4f1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39e894e9b3ce4051"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53837a2f51aa423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2f539b4feaa4f1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b6937f049c14ddb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39e894e9b3ce4051" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Credit Agricole</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB330H4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>