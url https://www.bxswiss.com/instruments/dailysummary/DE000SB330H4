--- v14 (2026-08-22)
+++ v15 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc34e595c15548eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc78c7a10d31b4884" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39e894e9b3ce4051"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c35d86dbabf4603"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b6937f049c14ddb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39e894e9b3ce4051" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R546672425dfb4584" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c35d86dbabf4603" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Credit Agricole</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB330H4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>91,530</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>115,000</x:t>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>