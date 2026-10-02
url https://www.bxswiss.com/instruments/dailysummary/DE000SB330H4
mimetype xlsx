--- v15 (2026-09-11)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc78c7a10d31b4884" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfdee909f8db4cf2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c35d86dbabf4603"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63532428df3b4cc6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R546672425dfb4584" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c35d86dbabf4603" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a885bcae5894e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63532428df3b4cc6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Credit Agricole</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB330H4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>