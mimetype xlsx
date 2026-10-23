--- v16 (2026-10-02)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfdee909f8db4cf2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reaf27c6664924f91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63532428df3b4cc6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb214b68014d64161"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a885bcae5894e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63532428df3b4cc6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2248a0b07f4b4b82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb214b68014d64161" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Credit Agricole</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB330H4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>