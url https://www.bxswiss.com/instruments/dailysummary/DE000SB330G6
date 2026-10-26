--- v14 (2026-09-16)
+++ v15 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra332537842e146ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c86992e8e5e4032" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d074406164f4a62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b339cf6dbc24acf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26d05f812dfd484b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d074406164f4a62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf32b3a5f1a42451f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b339cf6dbc24acf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on BNP Paribas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB330G6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...586 lines deleted...]
-          <x:t>75,300</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>