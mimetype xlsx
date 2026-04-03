--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9a59f6a44eb4e9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34581ef663da4b37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R006e4b5447b34b92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4cd09db00604c44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8ee8410ac214185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R006e4b5447b34b92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra549c09b61e04207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4cd09db00604c44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on BNP Paribas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB330G6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>