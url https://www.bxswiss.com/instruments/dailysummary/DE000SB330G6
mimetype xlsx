--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34581ef663da4b37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0694a56a02443d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4cd09db00604c44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbe43501b8a2448c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra549c09b61e04207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4cd09db00604c44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R708130fbdb424324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbe43501b8a2448c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on BNP Paribas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB330G6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...360 lines deleted...]
-          <x:t>45,990</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,280</x:t>
-[...269 lines deleted...]
-          <x:t>38,540</x:t>
+          <x:t>42,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>