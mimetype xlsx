--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0694a56a02443d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebf3a2aa9a9b4ab8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbe43501b8a2448c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a2ce55fde684ba3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R708130fbdb424324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbe43501b8a2448c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76768870f0da4b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a2ce55fde684ba3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on BNP Paribas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB330G6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>54,405</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>53,415</x:t>
-[...231 lines deleted...]
-        <x:is>
           <x:t>51,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>