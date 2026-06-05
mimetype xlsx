--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebf3a2aa9a9b4ab8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6d6b7bb059445d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a2ce55fde684ba3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb17d27348a5d4ba3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76768870f0da4b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a2ce55fde684ba3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re74db726aec5408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb17d27348a5d4ba3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on BNP Paribas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB330G6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...134 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>59,030</x:t>
-[...468 lines deleted...]
-          <x:t>46,660</x:t>
+          <x:t>58,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>