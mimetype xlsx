--- v9 (2026-06-05)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6d6b7bb059445d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1736064f5b0c4979" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb17d27348a5d4ba3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4bcaa822a404ed3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re74db726aec5408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb17d27348a5d4ba3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09e2647a2b9c4949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4bcaa822a404ed3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on BNP Paribas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB330G6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>