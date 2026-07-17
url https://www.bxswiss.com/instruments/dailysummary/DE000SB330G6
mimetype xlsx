--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1736064f5b0c4979" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c869b36aafe4793" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4bcaa822a404ed3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4b744644fb34606"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09e2647a2b9c4949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4bcaa822a404ed3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac6cd3a3c4b44d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4b744644fb34606" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on BNP Paribas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB330G6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>