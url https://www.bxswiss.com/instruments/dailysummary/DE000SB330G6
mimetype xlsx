--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c869b36aafe4793" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd444a59dff594dd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4b744644fb34606"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf64024097c743c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac6cd3a3c4b44d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4b744644fb34606" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b2df821417b4881" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf64024097c743c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on BNP Paribas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB330G6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...274 lines deleted...]
-          <x:t>77,870</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>76,360</x:t>
-[...355 lines deleted...]
-          <x:t>82,945</x:t>
+          <x:t>75,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>