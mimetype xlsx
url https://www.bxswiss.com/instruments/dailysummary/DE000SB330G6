--- v12 (2026-08-06)
+++ v13 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd444a59dff594dd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa7262f557a54893" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf64024097c743c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36499d587ed94a65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b2df821417b4881" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf64024097c743c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf997720a9435409e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36499d587ed94a65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on BNP Paribas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB330G6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>