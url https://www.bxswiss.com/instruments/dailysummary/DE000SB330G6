--- v13 (2026-08-26)
+++ v14 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa7262f557a54893" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra332537842e146ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36499d587ed94a65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d074406164f4a62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf997720a9435409e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36499d587ed94a65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26d05f812dfd484b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d074406164f4a62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on BNP Paribas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB330G6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>