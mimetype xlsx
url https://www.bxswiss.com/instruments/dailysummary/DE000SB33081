--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf30c9ae2264429a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c7c9ce1327547df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e7a380c64d34da6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf43a3ef2f2e9435a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcec8f8239d3b48c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e7a380c64d34da6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd54ca096a3e4751" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf43a3ef2f2e9435a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 12.0 x Long on S&amp;P 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB33081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...80 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,286</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>0,270</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,300</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>17.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,296</x:t>
-[...242 lines deleted...]
-          <x:t>0,298</x:t>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,238</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>03.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,265</x:t>
-[...112 lines deleted...]
-          <x:t>0,183</x:t>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,220</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>0,233</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,202</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>13.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,220</x:t>
-[...9 lines deleted...]
-          <x:t>0,193</x:t>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>