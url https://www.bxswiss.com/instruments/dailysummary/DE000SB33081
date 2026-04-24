--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c7c9ce1327547df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08940a23d0364708" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf43a3ef2f2e9435a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e14ba1d1d8d42c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd54ca096a3e4751" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf43a3ef2f2e9435a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9817ccb0cbfb4f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e14ba1d1d8d42c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 12.0 x Long on S&amp;P 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB33081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,255</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,291</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>0,142</x:t>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>