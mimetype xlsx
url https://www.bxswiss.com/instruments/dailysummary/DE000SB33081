--- v6 (2026-04-24)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08940a23d0364708" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74c5d439670b4612" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e14ba1d1d8d42c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6e53017e52643d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9817ccb0cbfb4f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e14ba1d1d8d42c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R364552981cff4b3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6e53017e52643d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 12.0 x Long on S&amp;P 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB33081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,252</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>