--- v7 (2026-05-16)
+++ v8 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74c5d439670b4612" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6bd01792f084642" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6e53017e52643d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6de694f71394138"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R364552981cff4b3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6e53017e52643d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69f1bd32dee14471" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6de694f71394138" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 12.0 x Long on S&amp;P 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB33081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...252 lines deleted...]
-          <x:t>0,350</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,342</x:t>
-[...65 lines deleted...]
-          <x:t>0,327</x:t>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,325</x:t>
-[...38 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,376</x:t>
-        </x:is>
-[...229 lines deleted...]
-          <x:t>0,508</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>