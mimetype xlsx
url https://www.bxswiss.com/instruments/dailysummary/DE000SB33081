--- v8 (2026-06-27)
+++ v9 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6bd01792f084642" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b9f8bfe8b934c35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6de694f71394138"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2472b770c1346cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69f1bd32dee14471" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6de694f71394138" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde7ed5555adb4aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2472b770c1346cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 12.0 x Long on S&amp;P 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB33081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,431</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,480</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,430</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,465</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>0,376</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>