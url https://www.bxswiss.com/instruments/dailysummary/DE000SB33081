--- v9 (2026-07-17)
+++ v10 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b9f8bfe8b934c35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7f1fce355104cf2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2472b770c1346cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1deada0306374b4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde7ed5555adb4aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2472b770c1346cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0b6b7a792aa418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1deada0306374b4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 12.0 x Long on S&amp;P 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB33081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,477</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,458</x:t>
-[...33 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,443</x:t>
-[...16 lines deleted...]
-          <x:t>0,386</x:t>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,363</x:t>
-[...16 lines deleted...]
-          <x:t>0,386</x:t>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,377</x:t>
-[...350 lines deleted...]
-          <x:t>0,462</x:t>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,478</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>0,487</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>