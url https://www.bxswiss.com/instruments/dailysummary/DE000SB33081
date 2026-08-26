--- v10 (2026-08-06)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7f1fce355104cf2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59e15b4b7a224fcd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1deada0306374b4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7f0e9d51abc4e4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0b6b7a792aa418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1deada0306374b4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0abff392cfb246db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7f0e9d51abc4e4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 12.0 x Long on S&amp;P 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB33081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,444</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,395</x:t>
-[...48 lines deleted...]
-          <x:t>0,447</x:t>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>15.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,502</x:t>
-[...377 lines deleted...]
-          <x:t>0,540</x:t>
+          <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,536</x:t>
-[...26 lines deleted...]
-          <x:t>0,568</x:t>
+          <x:t>0,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>