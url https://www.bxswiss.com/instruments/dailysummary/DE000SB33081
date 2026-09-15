--- v11 (2026-08-26)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59e15b4b7a224fcd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra514461feffb44fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7f0e9d51abc4e4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R934c904b1a044158"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0abff392cfb246db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7f0e9d51abc4e4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2df7d4f1ee64d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R934c904b1a044158" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 12.0 x Long on S&amp;P 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB33081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,416</x:t>
-[...576 lines deleted...]
-          <x:t>0,485</x:t>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>