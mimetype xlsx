--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ab17e52e1154bc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad2a2bb760e24810" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2698d97f79ed4e83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a21ea67ba044fdf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88288fa437234ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2698d97f79ed4e83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1514c0c55df4a1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a21ea67ba044fdf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 12.0 x Long on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB33065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...279 lines deleted...]
-          <x:t>1,275</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,245</x:t>
-[...146 lines deleted...]
-          <x:t>1,025</x:t>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,995</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>0,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,918</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>