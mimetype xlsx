--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad2a2bb760e24810" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8afffe77ed0c4164" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a21ea67ba044fdf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2b914ab001c4924"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1514c0c55df4a1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a21ea67ba044fdf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref070130f1694582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2b914ab001c4924" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 12.0 x Long on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB33065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,025</x:t>
-[...26 lines deleted...]
-          <x:t>1,135</x:t>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,125</x:t>
-[...566 lines deleted...]
-          <x:t>0,532</x:t>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>