--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8afffe77ed0c4164" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5020852303bb4cca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2b914ab001c4924"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdc7e0b6261e4dd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref070130f1694582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2b914ab001c4924" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb95eefb09e6409e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdc7e0b6261e4dd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 12.0 x Long on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB33065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,658</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>