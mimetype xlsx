--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5020852303bb4cca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ba9ef4c19824d7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdc7e0b6261e4dd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3347c4ff3d58483b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb95eefb09e6409e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdc7e0b6261e4dd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb996f5f9399f4350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3347c4ff3d58483b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 12.0 x Long on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB33065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...122 lines deleted...]
-          <x:t>0,841</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,005</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,911</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,894</x:t>
-[...16 lines deleted...]
-          <x:t>1,005</x:t>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,956</x:t>
-[...409 lines deleted...]
-          <x:t>0,919</x:t>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>