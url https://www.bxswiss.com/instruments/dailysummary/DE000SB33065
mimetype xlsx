--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ba9ef4c19824d7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2accb9a6d12c4321" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3347c4ff3d58483b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fc69eca00c745c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb996f5f9399f4350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3347c4ff3d58483b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10492c3c23a74c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fc69eca00c745c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 12.0 x Long on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB33065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,908</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,035</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,906</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,015</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...315 lines deleted...]
-          <x:t>1,105</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,185</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>1,235</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,245</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>1,185</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,165</x:t>
-[...16 lines deleted...]
-          <x:t>1,265</x:t>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,345</x:t>
-        </x:is>
-[...35 lines deleted...]
-          <x:t>1,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>