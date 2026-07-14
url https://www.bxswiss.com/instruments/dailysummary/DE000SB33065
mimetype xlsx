--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2accb9a6d12c4321" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f5e6e1535af47fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fc69eca00c745c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc993dcad99014b9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10492c3c23a74c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fc69eca00c745c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reddf23b6eca24224" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc993dcad99014b9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 12.0 x Long on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB33065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,105</x:t>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,185</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>1,235</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,245</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>1,145</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,115</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>1,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>1,195</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,195</x:t>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,405</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>1,415</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,455</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>1,365</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,345</x:t>
-[...11 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,525</x:t>
-[...90 lines deleted...]
-          <x:t>1,345</x:t>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>