--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f5e6e1535af47fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3270603d5098452d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc993dcad99014b9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd71f87306e6f4275"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reddf23b6eca24224" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc993dcad99014b9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a4096a59bbc4f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd71f87306e6f4275" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 12.0 x Long on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB33065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,185</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,155</x:t>
-[...21 lines deleted...]
-          <x:t>1,385</x:t>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,305</x:t>
-        </x:is>
-[...543 lines deleted...]
-          <x:t>1,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>