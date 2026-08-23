--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3270603d5098452d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R711b810da75c46d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd71f87306e6f4275"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf554feb1671249a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a4096a59bbc4f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd71f87306e6f4275" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89e765c34f284909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf554feb1671249a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 12.0 x Long on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB33065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,675</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,625</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>1,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,525</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>1,475</x:t>
-        </x:is>
-[...251 lines deleted...]
-          <x:t>1,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>