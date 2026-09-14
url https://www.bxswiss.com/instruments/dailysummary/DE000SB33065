--- v11 (2026-08-23)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R711b810da75c46d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R637d0c626bce42c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf554feb1671249a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4b8b869c3e04a0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89e765c34f284909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf554feb1671249a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc80acaf0f35f41a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4b8b869c3e04a0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 12.0 x Long on Dow Jones Industrial</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB33065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,385</x:t>
-[...16 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,355</x:t>
-[...102 lines deleted...]
-          <x:t>1,165</x:t>
+          <x:t>1,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,235</x:t>
-        </x:is>
-[...440 lines deleted...]
-          <x:t>1,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>