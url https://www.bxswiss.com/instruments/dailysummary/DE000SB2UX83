--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2a4043b36dc4fc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f9493279698448f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R317c8d7562dd4c5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b3016fdb0f442b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R137d8940b1de4687" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R317c8d7562dd4c5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bc91e1bff494005" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b3016fdb0f442b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on HeidelbergCement</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB2UX83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>