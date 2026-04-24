--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f9493279698448f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ad19b6505e740bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b3016fdb0f442b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92486dd1b08a4ba9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bc91e1bff494005" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b3016fdb0f442b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f547ad8d40e436f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92486dd1b08a4ba9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on HeidelbergCement</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB2UX83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,930</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>9,235</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,425</x:t>
-[...200 lines deleted...]
-          <x:t>6,990</x:t>
+          <x:t>8,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,160</x:t>
-[...43 lines deleted...]
-          <x:t>7,925</x:t>
+          <x:t>7,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,335</x:t>
-[...16 lines deleted...]
-          <x:t>9,045</x:t>
+          <x:t>8,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,135</x:t>
-[...65 lines deleted...]
-          <x:t>30.03.2026</x:t>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,755</x:t>
-[...90 lines deleted...]
-          <x:t>7,665</x:t>
+          <x:t>9,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>