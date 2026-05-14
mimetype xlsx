--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ad19b6505e740bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb21e9c426194621" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92486dd1b08a4ba9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R622bef069c7c42be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f547ad8d40e436f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92486dd1b08a4ba9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfecb0914b6d34c50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R622bef069c7c42be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on HeidelbergCement</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB2UX83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>9,045</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,135</x:t>
-[...43 lines deleted...]
-          <x:t>8,290</x:t>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,165</x:t>
-[...48 lines deleted...]
-          <x:t>8,845</x:t>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,980</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>9,115</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>