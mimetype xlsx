--- v9 (2026-05-14)
+++ v10 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb21e9c426194621" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0dedfd02a174914" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R622bef069c7c42be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69eceb47cb0f4cf8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfecb0914b6d34c50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R622bef069c7c42be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58629ed6f12f4c5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69eceb47cb0f4cf8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on HeidelbergCement</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB2UX83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...257 lines deleted...]
-          <x:t>7,525</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,590</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...288 lines deleted...]
-          <x:t>7,300</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,965</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...19 lines deleted...]
-          <x:t>7,385</x:t>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>