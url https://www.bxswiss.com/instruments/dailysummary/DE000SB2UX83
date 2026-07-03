--- v10 (2026-06-13)
+++ v11 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0dedfd02a174914" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb20c643cc374b0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69eceb47cb0f4cf8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9060bdf2a4294ac9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58629ed6f12f4c5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69eceb47cb0f4cf8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6447064d2d2b4447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9060bdf2a4294ac9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on HeidelbergCement</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB2UX83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>4,620</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,070</x:t>
-[...92 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,485</x:t>
-[...355 lines deleted...]
-          <x:t>5,095</x:t>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>