--- v11 (2026-07-03)
+++ v12 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb20c643cc374b0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8366ae2316004cfe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9060bdf2a4294ac9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R802488cb16764c17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6447064d2d2b4447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9060bdf2a4294ac9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6c05afa554d4a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R802488cb16764c17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on HeidelbergCement</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB2UX83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,598 +149,193 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...117 lines deleted...]
-          <x:t>6,080</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,570</x:t>
-[...129 lines deleted...]
-          <x:t>5,095</x:t>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,700</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...280 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,705</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>