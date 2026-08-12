--- v12 (2026-07-23)
+++ v13 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8366ae2316004cfe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0249f980cb4e48ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R802488cb16764c17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd6801f0ccbd4b88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6c05afa554d4a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R802488cb16764c17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7aa13fd5e99740f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd6801f0ccbd4b88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on HeidelbergCement</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB2UX83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...144 lines deleted...]
-          <x:t>5,940</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,600</x:t>
-[...458 lines deleted...]
-          <x:t>2,555</x:t>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>