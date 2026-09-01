--- v13 (2026-08-12)
+++ v14 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0249f980cb4e48ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R625ea01bd6334f7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd6801f0ccbd4b88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf51a1f0fa0fe4d43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7aa13fd5e99740f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd6801f0ccbd4b88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05b934c130744f29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf51a1f0fa0fe4d43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on HeidelbergCement</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB2UX83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>2,605</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,435</x:t>
-[...16 lines deleted...]
-          <x:t>2,985</x:t>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,280</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...514 lines deleted...]
-          <x:t>1,780</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>