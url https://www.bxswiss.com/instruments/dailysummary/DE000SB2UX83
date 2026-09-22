--- v14 (2026-09-01)
+++ v15 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R625ea01bd6334f7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R613fac02502d4b91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf51a1f0fa0fe4d43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0de3ec697f304c37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05b934c130744f29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf51a1f0fa0fe4d43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ae52cc515894b6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0de3ec697f304c37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on HeidelbergCement</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB2UX83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,110</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,700</x:t>
-[...566 lines deleted...]
-          <x:t>1,865</x:t>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>