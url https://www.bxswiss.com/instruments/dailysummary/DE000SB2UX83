--- v15 (2026-09-22)
+++ v16 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R613fac02502d4b91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d70dd58ada24d33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0de3ec697f304c37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8eef090c1084148"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ae52cc515894b6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0de3ec697f304c37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbb1fa5f691e4188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8eef090c1084148" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on HeidelbergCement</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB2UX83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...360 lines deleted...]
-          <x:t>1,565</x:t>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,310</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>1,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,095</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>