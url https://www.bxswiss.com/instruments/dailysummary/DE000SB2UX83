--- v16 (2026-10-12)
+++ v17 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d70dd58ada24d33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2892c64da1a74fe4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8eef090c1084148"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R316a371df42f419a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbb1fa5f691e4188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8eef090c1084148" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d33a06600e84dde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R316a371df42f419a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on HeidelbergCement</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB2UX83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...176 lines deleted...]
-          <x:t>0,714</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,868</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,840</x:t>
-[...43 lines deleted...]
-          <x:t>0,796</x:t>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,694</x:t>
-[...11 lines deleted...]
-          <x:t>0,727</x:t>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,724</x:t>
-[...177 lines deleted...]
-        <x:is>
           <x:t>0,794</x:t>
-        </x:is>
-[...121 lines deleted...]
-          <x:t>0,641</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>