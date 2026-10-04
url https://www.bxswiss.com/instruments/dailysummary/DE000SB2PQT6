--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e7a61b6d71a4ae3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b698d5f38c54880" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc97a786cd8b54399"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4c27df836ce4bd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbfd77ea9c4e44ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc97a786cd8b54399" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e4ea65785674227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4c27df836ce4bd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB2PQT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,545</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...364 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,705</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>