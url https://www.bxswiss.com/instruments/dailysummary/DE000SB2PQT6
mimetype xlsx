--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b698d5f38c54880" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a4bfc62e4844b33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4c27df836ce4bd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd960adb7f313453b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e4ea65785674227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4c27df836ce4bd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97ab81ac86cf419d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd960adb7f313453b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB2PQT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...95 lines deleted...]
-          <x:t>45,845</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...478 lines deleted...]
-          <x:t>38,420</x:t>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>