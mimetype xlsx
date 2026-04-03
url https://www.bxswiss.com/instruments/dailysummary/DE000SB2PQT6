--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20899df0204e425d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3e321f71ed646bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1881df1324e7436e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75ed78b6a8364994"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88f0f864cd1c42c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1881df1324e7436e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94e0946f9f154758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75ed78b6a8364994" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB2PQT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>45,625</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>