--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3e321f71ed646bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R951d660871c24f4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75ed78b6a8364994"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40c6a342ea314ceb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94e0946f9f154758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75ed78b6a8364994" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5589496e39b42a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40c6a342ea314ceb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB2PQT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>29,595</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,365</x:t>
-[...409 lines deleted...]
-          <x:t>30,075</x:t>
+          <x:t>31,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>