--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R951d660871c24f4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8d3242e3705413b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40c6a342ea314ceb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61e73edf825548bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5589496e39b42a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40c6a342ea314ceb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1b1d5760e6d4bf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61e73edf825548bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB2PQT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>32,930</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,090</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>34,295</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,110</x:t>
-[...134 lines deleted...]
-          <x:t>34,830</x:t>
+          <x:t>34,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>