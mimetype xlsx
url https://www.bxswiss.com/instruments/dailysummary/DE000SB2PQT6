--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8d3242e3705413b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b94404d1c2640e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61e73edf825548bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36d86e2f2776418d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1b1d5760e6d4bf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61e73edf825548bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcae21ee0b47f42e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36d86e2f2776418d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB2PQT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...90 lines deleted...]
-          <x:t>34,295</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,110</x:t>
-[...264 lines deleted...]
-          <x:t>29,855</x:t>
+          <x:t>34,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,960</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...199 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>