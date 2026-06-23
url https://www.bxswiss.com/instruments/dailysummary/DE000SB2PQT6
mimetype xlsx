--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b94404d1c2640e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d558f21f7c24e5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36d86e2f2776418d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2905a21a6d394d17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcae21ee0b47f42e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36d86e2f2776418d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa78af84998f456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2905a21a6d394d17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB2PQT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>34,245</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,635</x:t>
-[...301 lines deleted...]
-          <x:t>35,335</x:t>
+          <x:t>32,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>