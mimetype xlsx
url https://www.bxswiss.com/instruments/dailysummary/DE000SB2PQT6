--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d558f21f7c24e5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdd88877600d46b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2905a21a6d394d17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb575b96a6dc640f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa78af84998f456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2905a21a6d394d17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6fe53d921f447cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb575b96a6dc640f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB2PQT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>