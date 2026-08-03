--- v10 (2026-07-13)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdd88877600d46b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra139aad05ee64d2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb575b96a6dc640f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a4ccb32949e4f71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6fe53d921f447cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb575b96a6dc640f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf337e5f9698f4e19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a4ccb32949e4f71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB2PQT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...296 lines deleted...]
-          <x:t>26.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,190</x:t>
-[...53 lines deleted...]
-          <x:t>53,130</x:t>
+          <x:t>52,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,080</x:t>
-[...215 lines deleted...]
-          <x:t>51,540</x:t>
+          <x:t>52,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>