--- v11 (2026-08-03)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra139aad05ee64d2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra14aa6bda75f45db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a4ccb32949e4f71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8c42495633a40fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf337e5f9698f4e19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a4ccb32949e4f71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R432dfb300bdc4e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8c42495633a40fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB2PQT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>52,660</x:t>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,990</x:t>
-[...183 lines deleted...]
-          <x:t>51,530</x:t>
+          <x:t>51,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,840</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>53,295</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>