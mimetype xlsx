--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra14aa6bda75f45db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e7a61b6d71a4ae3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8c42495633a40fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc97a786cd8b54399"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R432dfb300bdc4e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8c42495633a40fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbfd77ea9c4e44ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc97a786cd8b54399" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant on SMI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB2PQT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>54,455</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>53,345</x:t>
-[...254 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>53,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,545</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...119 lines deleted...]
-          <x:t>55,455</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>