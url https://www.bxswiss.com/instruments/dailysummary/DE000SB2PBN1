--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7756a4b552e4894" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6915663d783487c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e2e090e2f404a0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26af80f59fdb4526"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb25e548e6d194f55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e2e090e2f404a0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fa728b00a804d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26af80f59fdb4526" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant on Euro Stoxx 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB2PBN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,436 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...365 lines deleted...]
-          <x:t>29,550</x:t>
+          <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,140</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,425</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>