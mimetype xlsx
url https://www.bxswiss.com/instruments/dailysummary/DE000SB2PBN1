--- v14 (2026-09-11)
+++ v15 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6915663d783487c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46dab657ad24495b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26af80f59fdb4526"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72ee61d7c771438a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fa728b00a804d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26af80f59fdb4526" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c5f9e02465d4dfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72ee61d7c771438a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant on Euro Stoxx 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB2PBN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>