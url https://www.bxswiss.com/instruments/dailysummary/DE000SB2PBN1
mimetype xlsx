--- v15 (2026-10-01)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46dab657ad24495b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R304df7ca94a04212" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72ee61d7c771438a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ac919fbe2034389"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c5f9e02465d4dfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72ee61d7c771438a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R739d96a46c154e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ac919fbe2034389" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant on Euro Stoxx 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB2PBN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>22,655</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,165</x:t>
-[...11 lines deleted...]
-          <x:t>21,755</x:t>
+          <x:t>21,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,385</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>20,495</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...317 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>