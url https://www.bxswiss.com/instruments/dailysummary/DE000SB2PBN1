--- v7 (2026-03-14)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a941187f9604c8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4a26607bdd24717" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fefe36b828b4e3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf1d8912f6584cf8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R431e2fdee5454809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fefe36b828b4e3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d16089e4ab7451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf1d8912f6584cf8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant on Euro Stoxx 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB2PBN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...458 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,940</x:t>
-[...171 lines deleted...]
-          <x:t>13,800</x:t>
+          <x:t>18,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>