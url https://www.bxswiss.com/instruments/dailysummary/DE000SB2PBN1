--- v8 (2026-04-23)
+++ v9 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4a26607bdd24717" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R098feb63554d443b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf1d8912f6584cf8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re589fb97a7a44c58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d16089e4ab7451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf1d8912f6584cf8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb61c9ae0be440ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re589fb97a7a44c58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant on Euro Stoxx 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB2PBN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>16,165</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,425</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>17,665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,625</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>