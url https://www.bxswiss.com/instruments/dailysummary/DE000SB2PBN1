--- v9 (2026-05-13)
+++ v10 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R098feb63554d443b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re91ba8f5770543cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re589fb97a7a44c58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd68806a6cb747dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb61c9ae0be440ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re589fb97a7a44c58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd377baa0bd30483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd68806a6cb747dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant on Euro Stoxx 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB2PBN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>17,610</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,625</x:t>
-[...490 lines deleted...]
-          <x:t>13,795</x:t>
+          <x:t>18,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>