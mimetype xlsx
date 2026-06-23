--- v10 (2026-06-02)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re91ba8f5770543cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91e7971c80fd49bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd68806a6cb747dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94c7c1c0a944441a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd377baa0bd30483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd68806a6cb747dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R039aded8f28747ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94c7c1c0a944441a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant on Euro Stoxx 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB2PBN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>