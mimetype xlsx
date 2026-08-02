--- v11 (2026-06-23)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91e7971c80fd49bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re38963aecf66425e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94c7c1c0a944441a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7b0485183284cc7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R039aded8f28747ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94c7c1c0a944441a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5bba5638f2a4bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7b0485183284cc7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant on Euro Stoxx 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB2PBN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>22,720</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>