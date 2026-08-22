--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re38963aecf66425e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7756a4b552e4894" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7b0485183284cc7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e2e090e2f404a0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5bba5638f2a4bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7b0485183284cc7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb25e548e6d194f55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e2e090e2f404a0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant on Euro Stoxx 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB2PBN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>26,595</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,585</x:t>
-[...490 lines deleted...]
-          <x:t>24,430</x:t>
+          <x:t>27,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>