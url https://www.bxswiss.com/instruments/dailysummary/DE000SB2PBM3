--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9cb6275e76c43ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R402f94fd18ca4338" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15e58ed696724a3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5733bc03f064d85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2445f8d527914068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15e58ed696724a3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59e2278059974a0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5733bc03f064d85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant on DAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB2PBM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...215 lines deleted...]
-          <x:t>30.01.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,895</x:t>
-[...414 lines deleted...]
-          <x:t>5,825</x:t>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>