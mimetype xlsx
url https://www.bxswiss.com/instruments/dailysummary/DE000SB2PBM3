--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R402f94fd18ca4338" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63a623c8e344485a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5733bc03f064d85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad321e0da9f642e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59e2278059974a0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5733bc03f064d85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R190011f6ee5f47db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad321e0da9f642e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant on DAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB2PBM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,825</x:t>
-[...58 lines deleted...]
-          <x:t>2,755</x:t>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>16.03.2026</x:t>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,045</x:t>
-[...360 lines deleted...]
-          <x:t>2,285</x:t>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>