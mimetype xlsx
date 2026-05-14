--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63a623c8e344485a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1b90ee1bfe842bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad321e0da9f642e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ad946fb156a4e49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R190011f6ee5f47db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad321e0da9f642e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07339f9d7e714b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ad946fb156a4e49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant on DAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB2PBM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,495</x:t>
-[...75 lines deleted...]
-          <x:t>3,025</x:t>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,925</x:t>
-[...21 lines deleted...]
-          <x:t>2,595</x:t>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,685</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>2,945</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>