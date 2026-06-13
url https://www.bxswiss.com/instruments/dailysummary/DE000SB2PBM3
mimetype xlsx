--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1b90ee1bfe842bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fd3019e0f694eab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ad946fb156a4e49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb15790b6ccb4f4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07339f9d7e714b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ad946fb156a4e49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dc56fb98ece4376" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb15790b6ccb4f4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant on DAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB2PBM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,665</x:t>
-[...43 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,015</x:t>
-[...273 lines deleted...]
-        <x:is>
           <x:t>2,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,725</x:t>
-[...172 lines deleted...]
-        <x:is>
           <x:t>2,835</x:t>
-        </x:is>
-[...67 lines deleted...]
-          <x:t>2,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>