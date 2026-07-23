--- v8 (2026-06-13)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fd3019e0f694eab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b7a7202dc7047ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb15790b6ccb4f4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03151c9029034218"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dc56fb98ece4376" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb15790b6ccb4f4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda712235a3214fdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03151c9029034218" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant on DAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB2PBM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,615</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,485</x:t>
-[...97 lines deleted...]
-          <x:t>2,275</x:t>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,275</x:t>
-[...48 lines deleted...]
-          <x:t>3,245</x:t>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,105</x:t>
-[...340 lines deleted...]
-          <x:t>3,065</x:t>
+          <x:t>2,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,695</x:t>
-[...11 lines deleted...]
-          <x:t>2,745</x:t>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,365</x:t>
-[...58 lines deleted...]
-          <x:t>2,835</x:t>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>