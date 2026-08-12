--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b7a7202dc7047ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2443f05a7e684766" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03151c9029034218"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe7f9f9171e6428d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda712235a3214fdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03151c9029034218" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1b5a16c7a564487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe7f9f9171e6428d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant on DAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB2PBM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,155</x:t>
-[...80 lines deleted...]
-          <x:t>3,015</x:t>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,825</x:t>
-[...33 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,935</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,115</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>3,125</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,985</x:t>
-[...26 lines deleted...]
-          <x:t>3,065</x:t>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,615</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>3,925</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,525</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>3,115</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>