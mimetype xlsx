--- v10 (2026-08-12)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2443f05a7e684766" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc947075c75644ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe7f9f9171e6428d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49e793f791244733"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1b5a16c7a564487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe7f9f9171e6428d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb27a33ac51b144aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49e793f791244733" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant on DAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB2PBM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...382 lines deleted...]
-          <x:t>3,615</x:t>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,435</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>4,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,095</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>