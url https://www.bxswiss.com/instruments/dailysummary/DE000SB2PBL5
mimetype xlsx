--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra47c116d6867436b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3aa28348cc34aae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1940543ceb9148a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ecdd34e804b4bb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31d24f3156854f53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1940543ceb9148a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c463cc7fc0b45de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ecdd34e804b4bb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant on CAC 40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB2PBL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>