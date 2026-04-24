--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3aa28348cc34aae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabf15860b484413c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ecdd34e804b4bb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89aae30a416341b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c463cc7fc0b45de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ecdd34e804b4bb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R767c559d16474803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89aae30a416341b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant on CAC 40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB2PBL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,145</x:t>
-[...576 lines deleted...]
-          <x:t>8,030</x:t>
+          <x:t>9,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>