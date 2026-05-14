--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabf15860b484413c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R771b21eddda241d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89aae30a416341b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d427f65641e4eae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R767c559d16474803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89aae30a416341b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9129a8c791f2407d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d427f65641e4eae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant on CAC 40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB2PBL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>8,405</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,490</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...347 lines deleted...]
-          <x:t>10,220</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,280</x:t>
-[...26 lines deleted...]
-          <x:t>9,880</x:t>
+          <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>