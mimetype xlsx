--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R771b21eddda241d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R414025ecf02f4518" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d427f65641e4eae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66097a4001f542c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9129a8c791f2407d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d427f65641e4eae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra93122a03ac4435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66097a4001f542c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant on CAC 40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB2PBL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...198 lines deleted...]
-          <x:t>10,220</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,280</x:t>
-[...11 lines deleted...]
-          <x:t>9,530</x:t>
+          <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,050</x:t>
-[...16 lines deleted...]
-          <x:t>9,170</x:t>
+          <x:t>10,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,740</x:t>
-[...21 lines deleted...]
-          <x:t>9,650</x:t>
+          <x:t>8,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,880</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>7,895</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>