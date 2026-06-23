--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R414025ecf02f4518" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R800c6c68766e4e28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66097a4001f542c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6cb00f1a43e43bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra93122a03ac4435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66097a4001f542c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb56a450948114a06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6cb00f1a43e43bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant on CAC 40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB2PBL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,020</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>9,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,850</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>8,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,035</x:t>
-[...178 lines deleted...]
-          <x:t>7,660</x:t>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,300</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>8,625</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,880</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>9,270</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,300</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>28.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,290</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>9,300</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,780</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>9,660</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>