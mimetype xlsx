--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R800c6c68766e4e28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R290238be63e549c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6cb00f1a43e43bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R392c6c914015426c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb56a450948114a06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6cb00f1a43e43bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97454bbe030a48e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R392c6c914015426c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant on CAC 40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB2PBL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>