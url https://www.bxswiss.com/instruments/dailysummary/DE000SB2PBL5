--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R290238be63e549c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1c5f17eb79f44e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R392c6c914015426c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c82cfdae9174d9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97454bbe030a48e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R392c6c914015426c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbec4e3569e44158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c82cfdae9174d9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant on CAC 40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB2PBL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>11,420</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,910</x:t>
-[...48 lines deleted...]
-          <x:t>11,495</x:t>
+          <x:t>9,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,965</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>12,625</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,795</x:t>
-[...431 lines deleted...]
-          <x:t>10,515</x:t>
+          <x:t>12,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>