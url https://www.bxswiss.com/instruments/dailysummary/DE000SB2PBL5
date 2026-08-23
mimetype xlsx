--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1c5f17eb79f44e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1a10e244aae4b9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c82cfdae9174d9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10d5206ca1874437"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbec4e3569e44158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c82cfdae9174d9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7558fb1775848ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10d5206ca1874437" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant on CAC 40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB2PBL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>13,025</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,085</x:t>
-[...16 lines deleted...]
-          <x:t>12,845</x:t>
+          <x:t>12,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,815</x:t>
-[...357 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>10,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,845</x:t>
-[...112 lines deleted...]
-          <x:t>12,025</x:t>
+          <x:t>10,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>