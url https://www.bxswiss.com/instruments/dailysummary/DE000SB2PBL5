--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1a10e244aae4b9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb7b89bde539452a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10d5206ca1874437"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91b9ceaa83cf42e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7558fb1775848ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10d5206ca1874437" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaefad51ed524529" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91b9ceaa83cf42e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant on CAC 40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB2PBL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,845</x:t>
-[...16 lines deleted...]
-          <x:t>11,225</x:t>
+          <x:t>10,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,825</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>10,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,525</x:t>
-[...399 lines deleted...]
-          <x:t>10,975</x:t>
+          <x:t>10,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,235</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...19 lines deleted...]
-          <x:t>11,335</x:t>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>