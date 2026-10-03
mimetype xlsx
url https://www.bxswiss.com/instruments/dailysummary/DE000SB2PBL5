--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb7b89bde539452a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra641eca8cf7f4f72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91b9ceaa83cf42e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f9ff2a589bd4d7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaefad51ed524529" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91b9ceaa83cf42e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06dbe0bcd8d046de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f9ff2a589bd4d7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant on CAC 40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB2PBL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>