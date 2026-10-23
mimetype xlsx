--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra641eca8cf7f4f72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeb463ff73d24f83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f9ff2a589bd4d7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e5d6b72dc4745dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06dbe0bcd8d046de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f9ff2a589bd4d7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R020d8f1e127d43ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e5d6b72dc4745dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant on CAC 40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB2PBL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...176 lines deleted...]
-          <x:t>7,915</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,115</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>7,705</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,765</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...192 lines deleted...]
-          <x:t>22.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,115</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>7,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,535</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>