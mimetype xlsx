--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a488fbc12c342ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b9c12e495a44147" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fb7efdd3c0245ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07958b21fa864e5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R413aa38c2ebd4150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fb7efdd3c0245ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70c8e61e661c4f50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07958b21fa864e5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on S&amp;P 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB1W9J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...95 lines deleted...]
-          <x:t>23,285</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>23,855</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,605</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>23,655</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...273 lines deleted...]
-          <x:t>04.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,585</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>23,905</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,895</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>09.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,965</x:t>
-[...117 lines deleted...]
-          <x:t>22,695</x:t>
+          <x:t>21,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>