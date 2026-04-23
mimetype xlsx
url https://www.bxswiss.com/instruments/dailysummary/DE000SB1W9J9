--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b9c12e495a44147" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16c13c1df8ca44ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07958b21fa864e5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d8231580c704208"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70c8e61e661c4f50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07958b21fa864e5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R433277ea017d42d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d8231580c704208" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on S&amp;P 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB1W9J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>23,065</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>23,075</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,485</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>22,235</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>