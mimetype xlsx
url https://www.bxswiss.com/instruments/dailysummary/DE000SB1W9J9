--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16c13c1df8ca44ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6983199f1eae44d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d8231580c704208"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80ee72ba13e14765"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R433277ea017d42d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d8231580c704208" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raab2233daf6d4742" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80ee72ba13e14765" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on S&amp;P 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB1W9J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,411 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,655</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>23,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,185</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>