--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6983199f1eae44d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra839fc2edb4d4844" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80ee72ba13e14765"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1fca7f6a7af437f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raab2233daf6d4742" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80ee72ba13e14765" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d416542ae9e495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1fca7f6a7af437f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on S&amp;P 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB1W9J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>