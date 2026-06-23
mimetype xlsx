--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra839fc2edb4d4844" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61e9a75dc236412a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1fca7f6a7af437f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5df8de8f515d420b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d416542ae9e495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1fca7f6a7af437f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c120df9c97941e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5df8de8f515d420b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on S&amp;P 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB1W9J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,975</x:t>
-[...97 lines deleted...]
-          <x:t>18.05.2026</x:t>
+          <x:t>27,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,955</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>29,075</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,955</x:t>
-[...16 lines deleted...]
-          <x:t>29,075</x:t>
+          <x:t>29,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,995</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>29,455</x:t>
-        </x:is>
-[...30 lines deleted...]
-          <x:t>29,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>