--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61e9a75dc236412a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra60f0ba9e3144c87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5df8de8f515d420b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37d49d424213428d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c120df9c97941e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5df8de8f515d420b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1706dd03d7614719" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37d49d424213428d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on S&amp;P 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB1W9J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,195</x:t>
-[...31 lines deleted...]
-          <x:t>28,995</x:t>
+          <x:t>29,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>29,845</x:t>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,825</x:t>
-[...21 lines deleted...]
-          <x:t>29,585</x:t>
+          <x:t>29,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,675</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...197 lines deleted...]
-          <x:t>29,315</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,235</x:t>
-[...139 lines deleted...]
-          <x:t>29,455</x:t>
+          <x:t>29,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>