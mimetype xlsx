--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra60f0ba9e3144c87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88af89c9c05d4d7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37d49d424213428d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1090c5a0e4d34339"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1706dd03d7614719" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37d49d424213428d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4e418a7c00a49a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1090c5a0e4d34339" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on S&amp;P 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB1W9J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>28,335</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,895</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>29,725</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,415</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>17.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,375</x:t>
-[...26 lines deleted...]
-          <x:t>29,565</x:t>
+          <x:t>28,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,325</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>29,445</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>29,995</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>