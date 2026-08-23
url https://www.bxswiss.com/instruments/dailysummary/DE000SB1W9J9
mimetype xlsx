--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88af89c9c05d4d7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac43426d9c1941c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1090c5a0e4d34339"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f4bdfa092b241f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4e418a7c00a49a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1090c5a0e4d34339" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a52c71732fe42d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f4bdfa092b241f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on S&amp;P 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB1W9J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,725</x:t>
-[...16 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>29,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,415</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>07.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,815</x:t>
-[...16 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>28,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,505</x:t>
-[...21 lines deleted...]
-          <x:t>29,505</x:t>
+          <x:t>28,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,385</x:t>
-[...43 lines deleted...]
-          <x:t>29,905</x:t>
+          <x:t>30,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,175</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>28,925</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>