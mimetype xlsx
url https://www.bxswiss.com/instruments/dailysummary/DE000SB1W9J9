--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac43426d9c1941c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14da80da7de14a47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f4bdfa092b241f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6aa1cc8dfca34021"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a52c71732fe42d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f4bdfa092b241f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6836e472dc4841d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6aa1cc8dfca34021" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on S&amp;P 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB1W9J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,145</x:t>
-[...360 lines deleted...]
-          <x:t>30,575</x:t>
+          <x:t>30,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>