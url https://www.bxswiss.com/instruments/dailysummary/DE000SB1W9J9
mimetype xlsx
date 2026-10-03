--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14da80da7de14a47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red4da1db2bd44133" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6aa1cc8dfca34021"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R692b153bc9634d7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6836e472dc4841d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6aa1cc8dfca34021" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55a611c7e940438c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R692b153bc9634d7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on S&amp;P 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB1W9J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>31,465</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,695</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>31,435</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,545</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,135</x:t>
-[...549 lines deleted...]
-          <x:t>30,995</x:t>
+          <x:t>31,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>