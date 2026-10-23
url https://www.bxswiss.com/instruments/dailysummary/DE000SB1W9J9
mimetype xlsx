--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red4da1db2bd44133" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85970c0250c94851" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R692b153bc9634d7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R922b238dfc744230"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55a611c7e940438c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R692b153bc9634d7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5089c93aebb04a49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R922b238dfc744230" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on S&amp;P 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB1W9J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...80 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,445</x:t>
-[...129 lines deleted...]
-          <x:t>30,525</x:t>
+          <x:t>31,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,475</x:t>
+          <x:t>31,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,995</x:t>
-        </x:is>
-[...403 lines deleted...]
-          <x:t>31,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>