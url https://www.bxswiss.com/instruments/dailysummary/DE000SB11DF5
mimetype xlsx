--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e06671d1d9f452c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bec7ad579544555" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f78a696aefc46dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96bf99f7f19644b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R700662e4d91c490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f78a696aefc46dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7112358caa674f44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96bf99f7f19644b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on BioNTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB11DF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...90 lines deleted...]
-          <x:t>5,320</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,290</x:t>
-[...452 lines deleted...]
-        <x:is>
           <x:t>3,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,255</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,155</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>