--- v6 (2026-04-04)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bec7ad579544555" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ec94f90a5e24e48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96bf99f7f19644b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf047328a48e4411e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7112358caa674f44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96bf99f7f19644b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67ed227785614a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf047328a48e4411e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on BioNTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB11DF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>5,080</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,820</x:t>
-[...64 lines deleted...]
-        <x:is>
           <x:t>5,075</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...470 lines deleted...]
-          <x:t>4,015</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>