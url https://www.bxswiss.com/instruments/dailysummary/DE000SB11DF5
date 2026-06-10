--- v7 (2026-04-26)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ec94f90a5e24e48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3f9f1bafdb44332" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf047328a48e4411e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7e5aa0b2c524458"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67ed227785614a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf047328a48e4411e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f3464008ebf446b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7e5aa0b2c524458" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on BioNTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB11DF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,835</x:t>
-[...21 lines deleted...]
-          <x:t>3,985</x:t>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,895</x:t>
-[...512 lines deleted...]
-          <x:t>5,155</x:t>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>