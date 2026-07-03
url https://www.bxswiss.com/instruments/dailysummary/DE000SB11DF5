--- v8 (2026-06-10)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3f9f1bafdb44332" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re091a85c28734858" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7e5aa0b2c524458"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8313d2e06ccf4af4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f3464008ebf446b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7e5aa0b2c524458" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8441a04afa74c34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8313d2e06ccf4af4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on BioNTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB11DF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>4,230</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>4,285</x:t>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,040</x:t>
-[...220 lines deleted...]
-          <x:t>3,620</x:t>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>