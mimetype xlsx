--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re091a85c28734858" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47aa4615cc2b4177" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8313d2e06ccf4af4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41e2e85df5394a21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8441a04afa74c34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8313d2e06ccf4af4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1f2eb559e71440a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41e2e85df5394a21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on BioNTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB11DF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,585</x:t>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,120</x:t>
-[...75 lines deleted...]
-          <x:t>3,860</x:t>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,000</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...491 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,270</x:t>
-        </x:is>
-[...40 lines deleted...]
-          <x:t>4,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>