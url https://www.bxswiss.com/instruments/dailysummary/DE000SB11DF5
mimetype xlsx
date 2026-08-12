--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47aa4615cc2b4177" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd5446f24fe14113" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41e2e85df5394a21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R918996bba60c4467"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1f2eb559e71440a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41e2e85df5394a21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c9b085918494eee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R918996bba60c4467" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on BioNTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB11DF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,090</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>4,080</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,110</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>4,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>4,110</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,100</x:t>
-[...150 lines deleted...]
-        <x:is>
           <x:t>4,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,415</x:t>
-[...102 lines deleted...]
-          <x:t>4,110</x:t>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,075</x:t>
-[...193 lines deleted...]
-          <x:t>4,270</x:t>
+          <x:t>4,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>