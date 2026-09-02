--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd5446f24fe14113" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98727949804a43fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R918996bba60c4467"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3316472bf36d46d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c9b085918494eee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R918996bba60c4467" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a13d293864d4e00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3316472bf36d46d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on BioNTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB11DF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>4,110</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,150</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>4,190</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,105</x:t>
-[...119 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>6,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,230</x:t>
-[...387 lines deleted...]
-          <x:t>4,280</x:t>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>