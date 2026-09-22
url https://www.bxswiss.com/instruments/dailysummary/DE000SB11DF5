--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98727949804a43fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93062d6c71954d63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3316472bf36d46d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3d1218e7ea34942"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a13d293864d4e00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3316472bf36d46d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R231f50aed51742e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3d1218e7ea34942" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on BioNTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB11DF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>