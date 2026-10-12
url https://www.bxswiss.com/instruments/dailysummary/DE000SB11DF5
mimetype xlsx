--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93062d6c71954d63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30678f3432b043e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3d1218e7ea34942"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R083dd73c5ce04b6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R231f50aed51742e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3d1218e7ea34942" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4aad2cd19a864e4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R083dd73c5ce04b6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on BioNTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB11DF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>4,995</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,860</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...123 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,705</x:t>
-[...16 lines deleted...]
-          <x:t>4,755</x:t>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,610</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>4,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,590</x:t>
-[...80 lines deleted...]
-          <x:t>4,650</x:t>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>