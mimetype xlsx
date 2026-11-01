--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30678f3432b043e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdee6a9decc4c45bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R083dd73c5ce04b6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ece832eaf6a4b83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4aad2cd19a864e4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R083dd73c5ce04b6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raebbc2a3243a40ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ece832eaf6a4b83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on BioNTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SB11DF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,675</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>11.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,650</x:t>
-[...549 lines deleted...]
-          <x:t>4,455</x:t>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>