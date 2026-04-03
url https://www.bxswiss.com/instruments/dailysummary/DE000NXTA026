--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a9e035d47004800" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a4daabc3a684caa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4664f255d70f4be3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf10a7cc40cb74b20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2171dea269b4df9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4664f255d70f4be3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c9c2d9c8c574983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf10a7cc40cb74b20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>nxtAssets Ethereum direct ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000NXTA026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>15,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>15,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,865</x:t>
-[...551 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>15,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,064</x:t>
-[...63 lines deleted...]
-          <x:t>16,568</x:t>
+          <x:t>15,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>