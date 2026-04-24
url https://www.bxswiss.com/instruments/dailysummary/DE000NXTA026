--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a4daabc3a684caa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99f8730447564ea8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf10a7cc40cb74b20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7fb9ec11b91450b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c9c2d9c8c574983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf10a7cc40cb74b20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56bb278617a14a6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7fb9ec11b91450b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>nxtAssets Ethereum direct ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000NXTA026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,064</x:t>
-[...232 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>15,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,953</x:t>
-[...198 lines deleted...]
-          <x:t>16,200</x:t>
+          <x:t>16,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>