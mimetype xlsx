--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99f8730447564ea8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4c32302a3014734" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7fb9ec11b91450b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08219b3e3b0948ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56bb278617a14a6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7fb9ec11b91450b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra637bfd97b034952" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08219b3e3b0948ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>nxtAssets Ethereum direct ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000NXTA026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,214</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>