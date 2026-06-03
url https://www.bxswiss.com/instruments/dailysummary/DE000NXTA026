--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4c32302a3014734" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a3644f4d76948f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08219b3e3b0948ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcecd243b9a8d4f83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra637bfd97b034952" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08219b3e3b0948ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7e91d9920724126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcecd243b9a8d4f83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>nxtAssets Ethereum direct ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000NXTA026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...95 lines deleted...]
-          <x:t>17,657</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,951</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...153 lines deleted...]
-          <x:t>17,863</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,951</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...312 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>