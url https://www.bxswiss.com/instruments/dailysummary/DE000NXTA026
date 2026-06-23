--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a3644f4d76948f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf6e1e264a5d425d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcecd243b9a8d4f83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9a2ac06bef843a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7e91d9920724126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcecd243b9a8d4f83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ceefe2c471c4f97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9a2ac06bef843a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>nxtAssets Ethereum direct ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000NXTA026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,399</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,944</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>