--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf6e1e264a5d425d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26d267c8b3834ea7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9a2ac06bef843a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R468906cfe0164cb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ceefe2c471c4f97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9a2ac06bef843a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R444d7fff08f04158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R468906cfe0164cb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>nxtAssets Ethereum direct ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000NXTA026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,184</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,243</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>