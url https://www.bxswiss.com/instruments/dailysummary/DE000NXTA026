--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26d267c8b3834ea7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb677f1b4111e426a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R468906cfe0164cb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1176b88f94d44f7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R444d7fff08f04158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R468906cfe0164cb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb21b19481db9479a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1176b88f94d44f7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>nxtAssets Ethereum direct ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000NXTA026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>13,419</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,363</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>14,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>