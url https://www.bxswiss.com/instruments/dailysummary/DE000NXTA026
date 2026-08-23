--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb677f1b4111e426a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34965f4643ff423d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1176b88f94d44f7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb016a8a05fb0457d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb21b19481db9479a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1176b88f94d44f7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11dd88a5bad144cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb016a8a05fb0457d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>nxtAssets Ethereum direct ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000NXTA026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>14,917</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,846</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>15,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,201</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,322</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,893</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>