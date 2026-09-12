--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34965f4643ff423d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcef2c3bf79f4b0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb016a8a05fb0457d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3118140556c3434d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11dd88a5bad144cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb016a8a05fb0457d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba925c95c18d45c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3118140556c3434d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>nxtAssets Ethereum direct ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000NXTA026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,311</x:t>
-[...251 lines deleted...]
-        <x:is>
           <x:t>16,331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,635</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>