--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcef2c3bf79f4b0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f2203c283954e41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3118140556c3434d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re19e0df91fa14030"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba925c95c18d45c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3118140556c3434d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5900df7cb31d4c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re19e0df91fa14030" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>nxtAssets Ethereum direct ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000NXTA026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>19,974</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,892</x:t>
-[...377 lines deleted...]
-          <x:t>20,940</x:t>
+          <x:t>19,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,001</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>