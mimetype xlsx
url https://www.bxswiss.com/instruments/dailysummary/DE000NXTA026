--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f2203c283954e41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbabf564dc8c449f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re19e0df91fa14030"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57a909e870ec4424"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5900df7cb31d4c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re19e0df91fa14030" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R599a9e26eea14dc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57a909e870ec4424" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>nxtAssets Ethereum direct ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000NXTA026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...122 lines deleted...]
-          <x:t>19,677</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,720</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>22,001</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>