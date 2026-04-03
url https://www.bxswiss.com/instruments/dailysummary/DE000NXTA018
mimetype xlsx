--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc490b8bd9d4448ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9d7f83154604f11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b059010b9f6433c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ace0b7b9d2544bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R480052d8cf3748c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b059010b9f6433c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9a4266709474c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ace0b7b9d2544bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>nxtAssets Bitcoin direct ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000NXTA018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,662</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>