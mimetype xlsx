--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9d7f83154604f11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7d6621567a5466e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ace0b7b9d2544bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfee56369136e4cd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9a4266709474c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ace0b7b9d2544bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45866e3d0363461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfee56369136e4cd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>nxtAssets Bitcoin direct ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000NXTA018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,401</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>