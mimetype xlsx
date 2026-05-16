--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7d6621567a5466e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ff6bd2d3fa44970" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfee56369136e4cd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra25081be976a4ed3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45866e3d0363461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfee56369136e4cd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17e952b0a0e641d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra25081be976a4ed3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>nxtAssets Bitcoin direct ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000NXTA018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,408</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>