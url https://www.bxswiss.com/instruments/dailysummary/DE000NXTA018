--- v8 (2026-05-16)
+++ v9 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ff6bd2d3fa44970" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16dc26def8134082" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra25081be976a4ed3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe579f1a355a4336"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17e952b0a0e641d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra25081be976a4ed3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb3b48bad6da4b98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe579f1a355a4336" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>nxtAssets Bitcoin direct ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000NXTA018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>58,018</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,693</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>61,408</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,576</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>