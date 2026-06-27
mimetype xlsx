--- v9 (2026-06-06)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16dc26def8134082" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R116832604d1944d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe579f1a355a4336"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab28b2624d714d85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb3b48bad6da4b98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe579f1a355a4336" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3899337fd5fb4048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab28b2624d714d85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>nxtAssets Bitcoin direct ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000NXTA018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,328</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>