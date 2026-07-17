--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R116832604d1944d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e66536de78f499e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab28b2624d714d85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa1c8a62c4a34847"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3899337fd5fb4048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab28b2624d714d85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R939793e5b8084de8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa1c8a62c4a34847" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>nxtAssets Bitcoin direct ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000NXTA018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,554</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>