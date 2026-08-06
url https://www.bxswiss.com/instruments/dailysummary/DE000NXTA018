--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e66536de78f499e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R846b893827c24e35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa1c8a62c4a34847"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92737a77c6774eec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R939793e5b8084de8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa1c8a62c4a34847" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2964eea8bc584542" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92737a77c6774eec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>nxtAssets Bitcoin direct ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000NXTA018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>