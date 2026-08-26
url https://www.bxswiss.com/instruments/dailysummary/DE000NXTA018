--- v12 (2026-08-06)
+++ v13 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R846b893827c24e35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bea325a8bd1478b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92737a77c6774eec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd69bbadb6b24c74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2964eea8bc584542" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92737a77c6774eec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc280f870b2ad4a72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd69bbadb6b24c74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>nxtAssets Bitcoin direct ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000NXTA018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>49,933</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,123</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...600 lines deleted...]
-          <x:t>51,210</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,592</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>