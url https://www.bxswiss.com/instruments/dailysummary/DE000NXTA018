--- v13 (2026-08-26)
+++ v14 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bea325a8bd1478b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0589491b6e2499f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd69bbadb6b24c74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cf7a44f268b4568"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc280f870b2ad4a72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd69bbadb6b24c74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R168a91e76911433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cf7a44f268b4568" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>nxtAssets Bitcoin direct ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000NXTA018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...333 lines deleted...]
-          <x:t>51,500</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>50,636</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>49,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,123</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,089</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,984</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>