--- v14 (2026-09-15)
+++ v15 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0589491b6e2499f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfc7db9b15ce4505" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cf7a44f268b4568"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3e18cf52f054d41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R168a91e76911433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cf7a44f268b4568" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reaee262fad644220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3e18cf52f054d41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>nxtAssets Bitcoin direct ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000NXTA018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,807</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>