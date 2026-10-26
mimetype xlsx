--- v15 (2026-10-06)
+++ v16 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfc7db9b15ce4505" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb82066cea76a45db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3e18cf52f054d41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d1e7bcbf1b94699"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reaee262fad644220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3e18cf52f054d41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdface871beb4a0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d1e7bcbf1b94699" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>nxtAssets Bitcoin direct ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000NXTA018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,488</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,976</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>