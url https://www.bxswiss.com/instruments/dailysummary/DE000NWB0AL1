--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf211dbeca8f64560" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f62239418a942dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27f67cdd0fea4454"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88d5de43f7f7470f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16ce981f4d044ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27f67cdd0fea4454" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1814365ae44d444b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88d5de43f7f7470f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NRW BANK 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000NWB0AL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...53 lines deleted...]
-          <x:t>12.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,180</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...364 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,320</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>