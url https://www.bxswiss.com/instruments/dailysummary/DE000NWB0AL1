--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f62239418a942dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R903499c1c445429e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88d5de43f7f7470f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea2768f0e04b4d0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1814365ae44d444b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88d5de43f7f7470f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fef5560a5a84376" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea2768f0e04b4d0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NRW BANK 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000NWB0AL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>87,890</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,645</x:t>
-[...156 lines deleted...]
-          <x:t>87,185</x:t>
+          <x:t>87,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,295</x:t>
-        </x:is>
-[...349 lines deleted...]
-          <x:t>86,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>