--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R903499c1c445429e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3035ba7e37e44ea5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea2768f0e04b4d0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89907cde2add42a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fef5560a5a84376" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea2768f0e04b4d0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6aebda73a2ce4e6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89907cde2add42a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NRW BANK 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000NWB0AL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,830</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>86,970</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>87,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>86,890</x:t>
-        </x:is>
-[...484 lines deleted...]
-          <x:t>87,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>