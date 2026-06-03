--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3035ba7e37e44ea5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c94f031f0074df3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89907cde2add42a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cc92d6c4ff642cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6aebda73a2ce4e6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89907cde2add42a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd036bc0ba3c24882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cc92d6c4ff642cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NRW BANK 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000NWB0AL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>86,835</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,845</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>20.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,580</x:t>
-[...43 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,425</x:t>
-[...387 lines deleted...]
-          <x:t>86,890</x:t>
+          <x:t>87,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>