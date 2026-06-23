--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c94f031f0074df3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e95fe3bfa53448e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cc92d6c4ff642cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0d567a239c44146"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd036bc0ba3c24882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cc92d6c4ff642cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0815fb2c8c8f4128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0d567a239c44146" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NRW BANK 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000NWB0AL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...122 lines deleted...]
-          <x:t>87,285</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,430</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...273 lines deleted...]
-          <x:t>26.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,620</x:t>
-[...144 lines deleted...]
-          <x:t>87,585</x:t>
+          <x:t>87,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>