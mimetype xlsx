--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e95fe3bfa53448e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd70d413fc9de4c92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0d567a239c44146"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4479889ee80740f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0815fb2c8c8f4128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0d567a239c44146" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd9b39e4ab4040c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4479889ee80740f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NRW BANK 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000NWB0AL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...6 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,620</x:t>
-[...43 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>87,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,735</x:t>
-[...305 lines deleted...]
-        <x:is>
           <x:t>87,545</x:t>
-        </x:is>
-[...160 lines deleted...]
-          <x:t>87,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>