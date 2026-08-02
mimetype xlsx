--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd70d413fc9de4c92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb644793534e44de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4479889ee80740f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9eda07520cf4611"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd9b39e4ab4040c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4479889ee80740f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc376d7c2b5da4beb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9eda07520cf4611" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NRW BANK 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000NWB0AL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,430</x:t>
+          <x:t>87,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,215</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...504 lines deleted...]
-          <x:t>87,615</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,310</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>87,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,525</x:t>
-[...26 lines deleted...]
-          <x:t>87,545</x:t>
+          <x:t>87,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>