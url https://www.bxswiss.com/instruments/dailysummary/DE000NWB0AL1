--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb644793534e44de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75dd4232a1554954" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9eda07520cf4611"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cfb800d2a8f4880"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc376d7c2b5da4beb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9eda07520cf4611" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rade2a210936d49e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cfb800d2a8f4880" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NRW BANK 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000NWB0AL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...144 lines deleted...]
-          <x:t>87,615</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,310</x:t>
-[...11 lines deleted...]
-          <x:t>87,440</x:t>
+          <x:t>87,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>87,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>87,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,525</x:t>
-[...60 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>87,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,355</x:t>
-[...16 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>87,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,210</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>20.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,255</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>87,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,155</x:t>
-[...242 lines deleted...]
-          <x:t>87,045</x:t>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>