--- v12 (2026-08-22)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75dd4232a1554954" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4169ca80764d4ef0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cfb800d2a8f4880"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R149604bc235c4c49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rade2a210936d49e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cfb800d2a8f4880" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e87cf91f9d2496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R149604bc235c4c49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NRW BANK 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000NWB0AL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>87,165</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,005</x:t>
-[...26 lines deleted...]
-          <x:t>86,935</x:t>
+          <x:t>87,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,955</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>87,055</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>