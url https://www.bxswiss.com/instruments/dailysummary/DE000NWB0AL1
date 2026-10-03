--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4169ca80764d4ef0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2ab3087e2d040d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R149604bc235c4c49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra113f0e33cd54184"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e87cf91f9d2496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R149604bc235c4c49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ba37e1ec04a4482" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra113f0e33cd54184" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NRW BANK 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000NWB0AL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>