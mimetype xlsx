--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2ab3087e2d040d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9243763fae34ba0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra113f0e33cd54184"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fc5854c1e6e452a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ba37e1ec04a4482" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra113f0e33cd54184" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cd92fab913a4241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fc5854c1e6e452a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NRW BANK 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000NWB0AL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...171 lines deleted...]
-          <x:t>86,570</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,340</x:t>
-[...6 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,425</x:t>
-[...441 lines deleted...]
-          <x:t>86,070</x:t>
+          <x:t>86,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>