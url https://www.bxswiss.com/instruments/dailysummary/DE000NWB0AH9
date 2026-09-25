--- v12 (2026-09-05)
+++ v13 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6568a559c277452a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd859fd45062b4e2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e02c754deca4cf6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a10d4c449f64936"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26e0709f10d2427b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e02c754deca4cf6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa5653b941b34c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a10d4c449f64936" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NRW.BANK 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000NWB0AH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,185 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>91,545</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,510</x:t>
-[...97 lines deleted...]
-          <x:t>91,500</x:t>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,360</x:t>
-[...183 lines deleted...]
-          <x:t>91,240</x:t>
+          <x:t>91,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>