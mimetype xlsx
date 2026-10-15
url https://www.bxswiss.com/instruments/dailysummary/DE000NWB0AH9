--- v13 (2026-09-25)
+++ v14 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd859fd45062b4e2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9ace702893f4212" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a10d4c449f64936"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37aaa103a3e64304"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa5653b941b34c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a10d4c449f64936" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e3c5fcffeff44e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37aaa103a3e64304" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NRW.BANK 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000NWB0AH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...333 lines deleted...]
-          <x:t>90,995</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,815</x:t>
-[...296 lines deleted...]
-          <x:t>90,040</x:t>
+          <x:t>90,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>