--- v14 (2026-10-15)
+++ v15 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9ace702893f4212" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08d9b7b05c784b74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37aaa103a3e64304"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25d9fb2a40f143b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e3c5fcffeff44e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37aaa103a3e64304" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54bf72ee3f354466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25d9fb2a40f143b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NRW.BANK 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000NWB0AH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...392 lines deleted...]
-          <x:t>90,625</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,655</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>05.10.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>90,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>90,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,715</x:t>
-[...11 lines deleted...]
-          <x:t>90,800</x:t>
+          <x:t>90,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,655</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>90,835</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>90,765</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>