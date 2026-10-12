--- v4 (2026-09-02)
+++ v5 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5143f0d1de94a6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5a42bea211243c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c00e6ac6b6b4af4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93478f293c5045bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a9adb3d89584929" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c00e6ac6b6b4af4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18d973154cac4028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93478f293c5045bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Elite Dividend Growth Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VZL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>98,683</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,031</x:t>
-[...544 lines deleted...]
-          <x:t>98,923</x:t>
+          <x:t>97,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,661</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>