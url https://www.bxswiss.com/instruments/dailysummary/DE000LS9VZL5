--- v5 (2026-10-12)
+++ v6 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5a42bea211243c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5d4643daa8f4dc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93478f293c5045bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72394de6f2e740a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18d973154cac4028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93478f293c5045bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51c08515553748eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72394de6f2e740a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Elite Dividend Growth Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VZL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...58 lines deleted...]
-          <x:t>98,695</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,617</x:t>
-[...517 lines deleted...]
-          <x:t>97,661</x:t>
+          <x:t>99,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>