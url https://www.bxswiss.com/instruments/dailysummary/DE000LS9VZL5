--- v0 (2026-06-10)
+++ v1 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R726037fde9144d8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb869be2a8a484518" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra07fb9db88ba4233"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R610501deef4344b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raae97ffd9b504c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra07fb9db88ba4233" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98752b6309614c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R610501deef4344b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Elite Dividend Growth Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VZL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,556</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>