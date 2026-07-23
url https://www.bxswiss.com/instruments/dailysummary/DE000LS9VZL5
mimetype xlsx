--- v1 (2026-07-03)
+++ v2 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb869be2a8a484518" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26884c37b7114c14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R610501deef4344b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3f3f9496c1941df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98752b6309614c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R610501deef4344b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb1fed8d9b0849f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3f3f9496c1941df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Elite Dividend Growth Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VZL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,402</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,143</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>