--- v2 (2026-07-23)
+++ v3 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26884c37b7114c14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R937755a6e4d04d19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3f3f9496c1941df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbcae06e81644cb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb1fed8d9b0849f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3f3f9496c1941df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04ce13ad1c7f4203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbcae06e81644cb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Elite Dividend Growth Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VZL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,766</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>