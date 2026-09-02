--- v3 (2026-08-13)
+++ v4 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R937755a6e4d04d19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5143f0d1de94a6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbcae06e81644cb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c00e6ac6b6b4af4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04ce13ad1c7f4203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbcae06e81644cb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a9adb3d89584929" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c00e6ac6b6b4af4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Elite Dividend Growth Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VZL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,923</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>