--- v3 (2026-08-29)
+++ v4 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R967276b0cad949fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4eb35bae1ffa4c24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ba457e48981470c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdca279876c2f4aca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48eb96a5cd4e446c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ba457e48981470c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e751ebaa4054aab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdca279876c2f4aca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Asymmetric Value Opportunity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VZG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>