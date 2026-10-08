--- v4 (2026-09-18)
+++ v5 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4eb35bae1ffa4c24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1808d19cbefb4fc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdca279876c2f4aca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41d80e981b94496f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e751ebaa4054aab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdca279876c2f4aca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d2d2492824c43bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41d80e981b94496f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Asymmetric Value Opportunity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VZG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,369</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,078</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>