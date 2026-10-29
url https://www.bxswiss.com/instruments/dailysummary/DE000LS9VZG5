--- v5 (2026-10-08)
+++ v6 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1808d19cbefb4fc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9306a7b0e044ec6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41d80e981b94496f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R052533f455ef4293"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d2d2492824c43bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41d80e981b94496f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34ca20d41c264cb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R052533f455ef4293" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Asymmetric Value Opportunity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VZG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...68 lines deleted...]
-          <x:t>97,841</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,001</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...310 lines deleted...]
-          <x:t>98,242</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,560</x:t>
-[...242 lines deleted...]
-          <x:t>96,078</x:t>
+          <x:t>97,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>