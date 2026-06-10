--- v0 (2026-05-21)
+++ v1 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf96a16c6a774b69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R597e9a0218974055" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1de0a986cc9f4e63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60eb218ce19d419a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe14c62fb24743ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1de0a986cc9f4e63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0feeaf4577414465" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60eb218ce19d419a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Asymmetric Value Opportunity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VZG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,338 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,846</x:t>
@@ -570,31 +292,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,614</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>