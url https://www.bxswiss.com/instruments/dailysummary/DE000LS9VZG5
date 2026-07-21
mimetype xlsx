--- v1 (2026-06-10)
+++ v2 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R597e9a0218974055" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6534fdf90e4427c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60eb218ce19d419a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47e2dca5bc6a480c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0feeaf4577414465" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60eb218ce19d419a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra756063d83c442c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47e2dca5bc6a480c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Asymmetric Value Opportunity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VZG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,552 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...519 lines deleted...]
-          <x:t>95,614</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>