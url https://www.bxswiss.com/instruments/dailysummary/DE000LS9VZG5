--- v2 (2026-07-21)
+++ v3 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6534fdf90e4427c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R967276b0cad949fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47e2dca5bc6a480c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ba457e48981470c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra756063d83c442c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47e2dca5bc6a480c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48eb96a5cd4e446c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ba457e48981470c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Asymmetric Value Opportunity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VZG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>98,987</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>