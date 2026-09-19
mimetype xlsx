--- v4 (2026-08-29)
+++ v5 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R465bb8fbf1f64678" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4435d75e8304999" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1ca51c24245452e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c62f7450c6f4ea2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57656b4131d543be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1ca51c24245452e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d9a124670bd4834" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c62f7450c6f4ea2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Regelbasierte US Trendselektion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VZE0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,378</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,197</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>