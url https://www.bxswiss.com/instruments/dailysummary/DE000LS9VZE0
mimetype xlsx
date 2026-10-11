--- v5 (2026-09-19)
+++ v6 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4435d75e8304999" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R092dd2aa0b4b4f84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c62f7450c6f4ea2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1785eb4e01f74a0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d9a124670bd4834" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c62f7450c6f4ea2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e204f573afe4bab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1785eb4e01f74a0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Regelbasierte US Trendselektion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VZE0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,789</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,168</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>