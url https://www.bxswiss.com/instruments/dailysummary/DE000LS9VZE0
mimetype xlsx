--- v6 (2026-10-11)
+++ v7 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R092dd2aa0b4b4f84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7f1326f575f4f55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1785eb4e01f74a0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7ff9953648043b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e204f573afe4bab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1785eb4e01f74a0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0113adceeb504f28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7ff9953648043b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Regelbasierte US Trendselektion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VZE0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,968</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>