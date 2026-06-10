--- v0 (2026-05-21)
+++ v1 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12562070a6bd4d8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f9546b6e361455b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0d12ea5c9a5488c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45ea4b79bcb24e81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb608eccd4a2541b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0d12ea5c9a5488c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cafd2e998a2492a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45ea4b79bcb24e81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Regelbasierte US Trendselektion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VZE0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,288 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -597,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,806</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>