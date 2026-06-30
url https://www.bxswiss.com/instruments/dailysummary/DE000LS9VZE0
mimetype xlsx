--- v1 (2026-06-10)
+++ v2 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f9546b6e361455b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe4750d86a67433b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45ea4b79bcb24e81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80cc64b99e9b49df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cafd2e998a2492a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45ea4b79bcb24e81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7394317c818b498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80cc64b99e9b49df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Regelbasierte US Trendselektion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VZE0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,294</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>