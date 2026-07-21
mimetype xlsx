--- v2 (2026-06-30)
+++ v3 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe4750d86a67433b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3527b84a43b74fcf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80cc64b99e9b49df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f15872dbbf64d7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7394317c818b498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80cc64b99e9b49df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a81ec713dab4365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f15872dbbf64d7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Regelbasierte US Trendselektion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VZE0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,881</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>