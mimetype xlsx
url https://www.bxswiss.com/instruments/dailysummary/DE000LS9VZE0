--- v3 (2026-07-21)
+++ v4 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3527b84a43b74fcf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R465bb8fbf1f64678" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f15872dbbf64d7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1ca51c24245452e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a81ec713dab4365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f15872dbbf64d7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57656b4131d543be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1ca51c24245452e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Regelbasierte US Trendselektion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VZE0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>123,567</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,537</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>