--- v0 (2026-06-10)
+++ v1 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3ea41c5ea594982" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R338477fc42e842bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R526d782ef4014c6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc95a352230b4dca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf189b3703cc49bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R526d782ef4014c6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f675e9fac3f4900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc95a352230b4dca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MoonSwing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VZA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...323 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,522</x:t>
-[...35 lines deleted...]
-        <x:is>
           <x:t>127,089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,841</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,954</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>