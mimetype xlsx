--- v1 (2026-06-30)
+++ v2 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R338477fc42e842bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cf748d4df464b95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc95a352230b4dca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00b6fc2a849849cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f675e9fac3f4900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc95a352230b4dca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4c0b0019cdb407e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00b6fc2a849849cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MoonSwing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VZA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...296 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>133,746</x:t>
-[...279 lines deleted...]
-          <x:t>127,954</x:t>
+          <x:t>134,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>