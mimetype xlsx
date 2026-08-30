--- v2 (2026-07-21)
+++ v3 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cf748d4df464b95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R075f022ebfb04dfb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00b6fc2a849849cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdf4923606a24877"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4c0b0019cdb407e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00b6fc2a849849cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbef1af6574d0408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdf4923606a24877" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MoonSwing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VZA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...581 lines deleted...]
-          <x:t>105,968</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,986</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>