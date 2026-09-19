--- v3 (2026-08-30)
+++ v4 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R075f022ebfb04dfb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42c290dc5f7c489c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdf4923606a24877"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60a090e7b9fd42dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbef1af6574d0408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdf4923606a24877" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2d8cd5530c34bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60a090e7b9fd42dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MoonSwing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VZA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>