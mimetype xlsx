--- v4 (2026-09-19)
+++ v5 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42c290dc5f7c489c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d0a1a31b67d44d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60a090e7b9fd42dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33f3ff222edb4b63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2d8cd5530c34bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60a090e7b9fd42dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5f4e3a0a87b41db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33f3ff222edb4b63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MoonSwing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VZA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,637 +149,259 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...90 lines deleted...]
-          <x:t>105,946</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,841</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>105,167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,590</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,582</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>