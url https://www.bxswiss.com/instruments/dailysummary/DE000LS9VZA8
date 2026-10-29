--- v5 (2026-10-09)
+++ v6 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d0a1a31b67d44d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd39fda84bee44b53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33f3ff222edb4b63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72038ec6ea924690"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5f4e3a0a87b41db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33f3ff222edb4b63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe2fffe0cbd7480b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72038ec6ea924690" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MoonSwing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VZA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>