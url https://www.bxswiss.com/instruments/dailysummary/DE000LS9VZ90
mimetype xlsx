--- v6 (2026-08-31)
+++ v7 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R344ec2a752894bf6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ee407adf4c3498b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c5cc4257ab3444d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1a3076f0d2549f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bca9880d3b44c52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c5cc4257ab3444d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2ea9d541b134f6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1a3076f0d2549f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schwarz World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VZ90</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,731</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,919</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>