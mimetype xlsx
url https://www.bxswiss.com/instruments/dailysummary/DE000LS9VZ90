--- v7 (2026-09-20)
+++ v8 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ee407adf4c3498b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11f9a1883349471e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1a3076f0d2549f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra227d13b240b415f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2ea9d541b134f6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1a3076f0d2549f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf187c760101496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra227d13b240b415f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schwarz World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VZ90</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,711</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>