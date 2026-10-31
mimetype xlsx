--- v8 (2026-10-11)
+++ v9 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11f9a1883349471e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcceb091eaebf423f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra227d13b240b415f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53b33c90c223433e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf187c760101496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra227d13b240b415f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69b0c433b5eb45e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53b33c90c223433e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schwarz World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VZ90</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>