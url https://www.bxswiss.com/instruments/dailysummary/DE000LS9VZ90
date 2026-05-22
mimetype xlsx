--- v0 (2026-05-02)
+++ v1 (2026-05-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaa939e2a6414630" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72f418fba6b54c84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff97a7fdd0e747b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6335cbc82f3441f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07338a9256e94b35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff97a7fdd0e747b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ac922e1af89472b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6335cbc82f3441f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schwarz World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VZ90</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,134 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.04.2026</x:t>
-[...82 lines deleted...]
-        <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -303,31 +219,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,033</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>