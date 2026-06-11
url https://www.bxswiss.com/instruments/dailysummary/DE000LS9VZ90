--- v1 (2026-05-22)
+++ v2 (2026-06-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72f418fba6b54c84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05e3bf1ab1b5437d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6335cbc82f3441f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde33add7b9cc45d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ac922e1af89472b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6335cbc82f3441f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1d5ad07e7814ba0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde33add7b9cc45d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schwarz World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VZ90</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,261 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.04.2026</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,409</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -597,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,714</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>