--- v2 (2026-06-11)
+++ v3 (2026-07-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05e3bf1ab1b5437d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfee9ca6a9d62426d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde33add7b9cc45d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9692922915c49eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1d5ad07e7814ba0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde33add7b9cc45d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd88d095d28234a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9692922915c49eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schwarz World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VZ90</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,543</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>