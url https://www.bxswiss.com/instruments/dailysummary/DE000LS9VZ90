--- v3 (2026-07-02)
+++ v4 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfee9ca6a9d62426d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1588fb29db244308" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9692922915c49eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2698daa7163d4c57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd88d095d28234a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9692922915c49eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4820e4d845a4267" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2698daa7163d4c57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schwarz World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VZ90</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,577</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,604</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>