--- v4 (2026-07-22)
+++ v5 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1588fb29db244308" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21e1c54b81794a39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2698daa7163d4c57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63ffd47b65084ae2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4820e4d845a4267" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2698daa7163d4c57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra51983516e544fb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63ffd47b65084ae2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schwarz World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VZ90</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,965</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,158</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>