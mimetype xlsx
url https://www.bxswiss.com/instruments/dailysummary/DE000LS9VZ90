--- v5 (2026-08-11)
+++ v6 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21e1c54b81794a39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R344ec2a752894bf6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63ffd47b65084ae2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c5cc4257ab3444d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra51983516e544fb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63ffd47b65084ae2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bca9880d3b44c52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c5cc4257ab3444d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schwarz World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VZ90</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,393</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,596</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>