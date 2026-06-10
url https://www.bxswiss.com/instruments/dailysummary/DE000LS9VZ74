--- v0 (2026-05-21)
+++ v1 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R882842f92a4f4ad2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26b84da66b784dfc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R364106e852794811"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d322aa6a6b74f80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a5dd3ba1b7740d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R364106e852794811" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92d5a034de1d4305" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d322aa6a6b74f80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hart am Wind</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VZ74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,288 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -597,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>