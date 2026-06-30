--- v1 (2026-06-10)
+++ v2 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26b84da66b784dfc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fe93651bdec4c0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d322aa6a6b74f80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f769b86b0a44675"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92d5a034de1d4305" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d322aa6a6b74f80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86fbe575d65b4a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f769b86b0a44675" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hart am Wind</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VZ74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,262</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,743</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>