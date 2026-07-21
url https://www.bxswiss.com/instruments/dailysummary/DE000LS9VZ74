--- v2 (2026-06-30)
+++ v3 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fe93651bdec4c0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba4bbf1e44f64074" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f769b86b0a44675"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd75a529552b84e32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86fbe575d65b4a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f769b86b0a44675" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15fb0f12e321483e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd75a529552b84e32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hart am Wind</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VZ74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>