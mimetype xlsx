--- v3 (2026-07-21)
+++ v4 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba4bbf1e44f64074" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29df26f98a0d4e2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd75a529552b84e32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15a5878ed2754272"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15fb0f12e321483e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd75a529552b84e32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85e817fee06e4d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15a5878ed2754272" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hart am Wind</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VZ74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...559 lines deleted...]
-          <x:t>151,040</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,612</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>