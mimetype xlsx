--- v4 (2026-08-29)
+++ v5 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29df26f98a0d4e2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9303ed2dc68a4d0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15a5878ed2754272"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8a1be06bc7a4a88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85e817fee06e4d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15a5878ed2754272" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1617d7fd08174b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8a1be06bc7a4a88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hart am Wind</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VZ74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>