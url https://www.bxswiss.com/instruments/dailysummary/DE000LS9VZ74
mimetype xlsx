--- v5 (2026-09-19)
+++ v6 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9303ed2dc68a4d0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4269683877ff4f75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8a1be06bc7a4a88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6190a3c83def4eb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1617d7fd08174b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8a1be06bc7a4a88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R869ba945ddeb404c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6190a3c83def4eb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hart am Wind</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VZ74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...640 lines deleted...]
-          <x:t>155,125</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,001</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>