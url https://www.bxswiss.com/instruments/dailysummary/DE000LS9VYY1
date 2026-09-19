--- v3 (2026-08-29)
+++ v4 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10bbda51a4354526" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raccc02b52d65477a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2aa7033acced4a23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R447930f73c45445f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cf272bc964b419c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2aa7033acced4a23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62038643747944d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R447930f73c45445f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Der Stock Picker</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VYY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>