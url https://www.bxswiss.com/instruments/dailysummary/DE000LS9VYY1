--- v4 (2026-09-19)
+++ v5 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raccc02b52d65477a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5533f9f7d09b4906" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R447930f73c45445f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12b7cb2704c542ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62038643747944d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R447930f73c45445f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68d0a46989544372" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12b7cb2704c542ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Der Stock Picker</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VYY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,937</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>