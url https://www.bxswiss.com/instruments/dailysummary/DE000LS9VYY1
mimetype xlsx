--- v5 (2026-10-09)
+++ v6 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5533f9f7d09b4906" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reaa4770e62334d16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12b7cb2704c542ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67b54ddd302d49d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68d0a46989544372" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12b7cb2704c542ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dea10de27ad4c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67b54ddd302d49d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Der Stock Picker</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VYY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...90 lines deleted...]
-          <x:t>100,496</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,966</x:t>
-[...539 lines deleted...]
-          <x:t>97,937</x:t>
+          <x:t>99,996</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>