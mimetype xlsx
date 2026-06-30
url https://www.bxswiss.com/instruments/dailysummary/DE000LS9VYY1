--- v0 (2026-06-10)
+++ v1 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64ff21da666a41c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85e3f6d4813144ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e17a74c97644614"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f27d72ce296480a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f0f00723bdd4146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e17a74c97644614" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd36e9b0fe374a60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f27d72ce296480a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Der Stock Picker</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VYY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>