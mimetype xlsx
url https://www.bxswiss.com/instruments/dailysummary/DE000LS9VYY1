--- v1 (2026-06-30)
+++ v2 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85e3f6d4813144ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85e6611b1d32452f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f27d72ce296480a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0e2061db26a4b80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd36e9b0fe374a60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f27d72ce296480a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7891aed7d63e46b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0e2061db26a4b80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Der Stock Picker</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VYY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,744</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>