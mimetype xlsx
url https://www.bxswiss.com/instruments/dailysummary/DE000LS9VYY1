--- v2 (2026-07-21)
+++ v3 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85e6611b1d32452f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10bbda51a4354526" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0e2061db26a4b80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2aa7033acced4a23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7891aed7d63e46b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0e2061db26a4b80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cf272bc964b419c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2aa7033acced4a23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Der Stock Picker</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VYY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...306 lines deleted...]
-          <x:t>97,965</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,809</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>97,744</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,733</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>