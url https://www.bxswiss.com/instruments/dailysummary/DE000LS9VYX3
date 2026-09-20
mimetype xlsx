--- v3 (2026-08-29)
+++ v4 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6231877668be494f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd457494ae2ca49d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfde9c1cd473d4b03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14749671daa44bf7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2c265ac11f344db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfde9c1cd473d4b03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1160511bfb446cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14749671daa44bf7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Moat-Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VYX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...252 lines deleted...]
-          <x:t>88,888</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,740</x:t>
-[...377 lines deleted...]
-          <x:t>89,996</x:t>
+          <x:t>88,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,976</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>