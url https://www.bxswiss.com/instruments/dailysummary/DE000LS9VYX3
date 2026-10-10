--- v4 (2026-09-20)
+++ v5 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd457494ae2ca49d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0129f5e957b147e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14749671daa44bf7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf8fffe0f3c549f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1160511bfb446cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14749671daa44bf7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05af0c5c19ee4edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf8fffe0f3c549f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Moat-Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VYX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>87,099</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,054</x:t>
-[...75 lines deleted...]
-          <x:t>88,879</x:t>
+          <x:t>86,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,835</x:t>
-[...43 lines deleted...]
-          <x:t>89,019</x:t>
+          <x:t>88,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,341</x:t>
-[...458 lines deleted...]
-          <x:t>87,976</x:t>
+          <x:t>88,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,287</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>