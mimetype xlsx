--- v5 (2026-10-10)
+++ v6 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0129f5e957b147e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re38b1d33d0d4438b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf8fffe0f3c549f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98a4255aed734786"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05af0c5c19ee4edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf8fffe0f3c549f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b029587fd954f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98a4255aed734786" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Moat-Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VYX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,446</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,137</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>