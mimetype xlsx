--- v0 (2026-05-20)
+++ v1 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f9e9085c2d44a6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4122e05bbb1a4597" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4876c84eaaa942a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39b43178f0334919"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re334d89d8b6c4252" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4876c84eaaa942a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00f38d1ba40f4a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39b43178f0334919" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Moat-Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VYX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,288 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,041</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -597,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,862</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>