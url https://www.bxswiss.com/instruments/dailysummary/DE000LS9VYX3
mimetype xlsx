--- v1 (2026-06-10)
+++ v2 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4122e05bbb1a4597" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2f6d2d676f947f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39b43178f0334919"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R114294a57e4f473f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00f38d1ba40f4a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39b43178f0334919" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fd671d896b94a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R114294a57e4f473f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Moat-Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VYX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>84,040</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,041</x:t>
-[...539 lines deleted...]
-          <x:t>83,862</x:t>
+          <x:t>84,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>