--- v2 (2026-07-20)
+++ v3 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2f6d2d676f947f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6231877668be494f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R114294a57e4f473f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfde9c1cd473d4b03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fd671d896b94a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R114294a57e4f473f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2c265ac11f344db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfde9c1cd473d4b03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Moat-Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VYX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...436 lines deleted...]
-          <x:t>86,596</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,588</x:t>
-[...139 lines deleted...]
-          <x:t>87,655</x:t>
+          <x:t>87,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,996</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>