--- v0 (2026-05-20)
+++ v1 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fc1469549444f0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bafcc24e56c41e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a9e9eade61741f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R349bedc8993c4bfc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree3c326bacba4bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a9e9eade61741f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf012b4db8e614e54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R349bedc8993c4bfc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>InfinityS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VYU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,288 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -597,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,481</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>