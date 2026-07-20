--- v1 (2026-06-10)
+++ v2 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bafcc24e56c41e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra130d04a421242ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R349bedc8993c4bfc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd147dd7f6a304507"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf012b4db8e614e54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R349bedc8993c4bfc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc49eae12bc22446c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd147dd7f6a304507" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>InfinityS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VYU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...485 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>132,746</x:t>
-[...63 lines deleted...]
-          <x:t>123,481</x:t>
+          <x:t>130,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,337</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>