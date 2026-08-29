--- v2 (2026-07-20)
+++ v3 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra130d04a421242ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4707efc721694122" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd147dd7f6a304507"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18f5169ebed94ed7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc49eae12bc22446c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd147dd7f6a304507" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc139996ea390451d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18f5169ebed94ed7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>InfinityS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VYU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>118,337</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,674</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>