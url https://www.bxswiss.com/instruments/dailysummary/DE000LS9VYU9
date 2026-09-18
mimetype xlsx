--- v3 (2026-08-29)
+++ v4 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4707efc721694122" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R738aeb84b984479d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18f5169ebed94ed7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99faeffd01354d3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc139996ea390451d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18f5169ebed94ed7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf83612573d1643ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99faeffd01354d3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>InfinityS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VYU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,722</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>