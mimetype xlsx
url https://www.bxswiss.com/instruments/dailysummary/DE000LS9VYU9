--- v4 (2026-09-18)
+++ v5 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R738aeb84b984479d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6dbdefce57b4493" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99faeffd01354d3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33dcdaf455734bf2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf83612573d1643ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99faeffd01354d3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e6a7a329c5b4a2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33dcdaf455734bf2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>InfinityS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VYU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,446</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,638</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>