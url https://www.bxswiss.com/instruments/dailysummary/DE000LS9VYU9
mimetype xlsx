--- v5 (2026-10-09)
+++ v6 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6dbdefce57b4493" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd24acaf0d5d94dfc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33dcdaf455734bf2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redbe6ec7434f438b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e6a7a329c5b4a2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33dcdaf455734bf2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9d2644b262b4ee7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redbe6ec7434f438b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>InfinityS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VYU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,411</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,491</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>