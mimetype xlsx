--- v0 (2026-05-21)
+++ v1 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfae81d48d14643bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17964dd8d8954284" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1018004c046b4877"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6167f87def3c40d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R565a21c3abfb43ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1018004c046b4877" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76cd6fbeef604768" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6167f87def3c40d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kanada Momentum Select </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VYJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,288 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -597,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,101</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>