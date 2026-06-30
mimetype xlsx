--- v1 (2026-06-10)
+++ v2 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17964dd8d8954284" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27f2f7422e194dc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6167f87def3c40d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fbc42c416d94323"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76cd6fbeef604768" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6167f87def3c40d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6264d76c02cd4530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fbc42c416d94323" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kanada Momentum Select </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VYJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,017</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>