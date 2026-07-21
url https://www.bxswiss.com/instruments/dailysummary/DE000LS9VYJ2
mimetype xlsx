--- v2 (2026-06-30)
+++ v3 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27f2f7422e194dc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re01488cb57184521" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fbc42c416d94323"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4da60b0eafbb4fb4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6264d76c02cd4530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fbc42c416d94323" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra43ddcc55ff147d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4da60b0eafbb4fb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kanada Momentum Select </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VYJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,911</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>