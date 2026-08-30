--- v3 (2026-07-21)
+++ v4 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re01488cb57184521" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d8c2650dec04d2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4da60b0eafbb4fb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra02fc108bd864cbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra43ddcc55ff147d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4da60b0eafbb4fb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c9d21d109e54202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra02fc108bd864cbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kanada Momentum Select </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VYJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,626 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...306 lines deleted...]
-          <x:t>73,857</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,425</x:t>
-[...38 lines deleted...]
-          <x:t>73,757</x:t>
+          <x:t>73,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,292</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>74,071</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,269</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>