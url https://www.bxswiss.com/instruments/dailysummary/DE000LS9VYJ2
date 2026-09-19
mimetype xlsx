--- v4 (2026-08-30)
+++ v5 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d8c2650dec04d2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0f7f53c6cfe4632" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra02fc108bd864cbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R395dd84fa4944df9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c9d21d109e54202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra02fc108bd864cbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c805733a8bf40f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R395dd84fa4944df9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kanada Momentum Select </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VYJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,686</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -744,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,674</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>