--- v5 (2026-09-19)
+++ v6 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0f7f53c6cfe4632" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb23f796b0e5b44d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R395dd84fa4944df9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f8803756e75451f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c805733a8bf40f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R395dd84fa4944df9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f72f3cca446477b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f8803756e75451f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kanada Momentum Select </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VYJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>73,583</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>73,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>73,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,516</x:t>
-[...566 lines deleted...]
-          <x:t>73,674</x:t>
+          <x:t>72,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,706</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>