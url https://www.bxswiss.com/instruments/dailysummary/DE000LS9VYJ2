--- v6 (2026-10-09)
+++ v7 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb23f796b0e5b44d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd24cf85aad814335" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f8803756e75451f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5491bae1a8e47ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f72f3cca446477b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f8803756e75451f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45e721f04ed34ae0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5491bae1a8e47ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kanada Momentum Select </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VYJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,186</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>