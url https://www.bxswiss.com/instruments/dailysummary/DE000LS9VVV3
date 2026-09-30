--- v8 (2026-09-08)
+++ v9 (2026-09-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3bbc040ff1244fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86b17fb5631e4aaa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e06d31ce9b9411d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae711475a9c54c53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb562d7d4c6904e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e06d31ce9b9411d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86d41b868ee149de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae711475a9c54c53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Momentum Leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VVV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,338</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>