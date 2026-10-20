--- v9 (2026-09-30)
+++ v10 (2026-10-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86b17fb5631e4aaa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff6c4cfb102c4d3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae711475a9c54c53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99170355c7a24afa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86d41b868ee149de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae711475a9c54c53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc029d451455f40d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99170355c7a24afa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Momentum Leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VVV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,357</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>