--- v1 (2026-03-27)
+++ v2 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4ffc6c6de83446d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8490a200de34a6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56a64b51f3c54263"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd76a171aa97b416d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R900fac66f1524565" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56a64b51f3c54263" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref3b02bf24a64388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd76a171aa97b416d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Momentum Leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VVV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,294 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.02.2026</x:t>
-[...242 lines deleted...]
-        <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -630,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,108</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>