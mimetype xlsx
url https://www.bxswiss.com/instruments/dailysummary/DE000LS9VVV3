--- v2 (2026-04-17)
+++ v3 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8490a200de34a6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8822f5875364935" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd76a171aa97b416d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5661bc360734f9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref3b02bf24a64388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd76a171aa97b416d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re61d081ccb534c5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5661bc360734f9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Momentum Leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VVV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,831</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>