--- v3 (2026-05-07)
+++ v4 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8822f5875364935" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e3ff19210cd4622" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5661bc360734f9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34a71bcb9a784583"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re61d081ccb534c5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5661bc360734f9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc37f07a096654ac9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34a71bcb9a784583" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Momentum Leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VVV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...559 lines deleted...]
-          <x:t>142,831</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,552</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>