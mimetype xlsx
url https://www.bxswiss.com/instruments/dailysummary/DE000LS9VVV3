--- v4 (2026-06-19)
+++ v5 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e3ff19210cd4622" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26a3b62e06f14456" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34a71bcb9a784583"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcfc5f5297b24be2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc37f07a096654ac9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34a71bcb9a784583" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56d39efe52704dea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcfc5f5297b24be2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Momentum Leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VVV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>