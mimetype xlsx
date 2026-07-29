--- v5 (2026-07-09)
+++ v6 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26a3b62e06f14456" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2180e62ffc24673" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcfc5f5297b24be2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6deb27ab40234303"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56d39efe52704dea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcfc5f5297b24be2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f61e2b7129f4a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6deb27ab40234303" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Momentum Leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VVV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,374</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,737</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>