--- v6 (2026-07-29)
+++ v7 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2180e62ffc24673" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39612810acce4abb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6deb27ab40234303"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf14aa6c44ec248b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f61e2b7129f4a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6deb27ab40234303" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55b9a6c36b08484a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf14aa6c44ec248b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Momentum Leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VVV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,894</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>