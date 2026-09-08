--- v7 (2026-08-19)
+++ v8 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39612810acce4abb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3bbc040ff1244fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf14aa6c44ec248b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e06d31ce9b9411d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55b9a6c36b08484a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf14aa6c44ec248b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb562d7d4c6904e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e06d31ce9b9411d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Momentum Leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VVV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,151</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>