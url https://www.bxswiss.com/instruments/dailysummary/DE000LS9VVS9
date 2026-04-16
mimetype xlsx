--- v1 (2026-03-27)
+++ v2 (2026-04-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c53cd8703744d0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5548ca3c26c14eff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde1f302c9ac24253"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d8956d58c0247dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R833e81c4a1584cae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde1f302c9ac24253" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9234919732a457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d8956d58c0247dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Catch the Momentum Multistrategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VVS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,294 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.02.2026</x:t>
-[...242 lines deleted...]
-        <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -630,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,947</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>