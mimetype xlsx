--- v2 (2026-04-16)
+++ v3 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5548ca3c26c14eff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d773cd16d204b2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d8956d58c0247dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6bd63b321b84391"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9234919732a457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d8956d58c0247dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R542a8a49581b4326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6bd63b321b84391" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Catch the Momentum Multistrategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VVS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>107,056</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,708</x:t>
-[...232 lines deleted...]
-          <x:t>109,101</x:t>
+          <x:t>109,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,651</x:t>
-[...4 lines deleted...]
-          <x:t>109,947</x:t>
+          <x:t>110,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,074</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>