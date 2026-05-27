--- v3 (2026-05-07)
+++ v4 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d773cd16d204b2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5ae3ed6aacd44a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6bd63b321b84391"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R366ed158ea234ca2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R542a8a49581b4326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6bd63b321b84391" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62d2e092f4954210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R366ed158ea234ca2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Catch the Momentum Multistrategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VVS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...193 lines deleted...]
-          <x:t>109,101</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,651</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>110,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,444</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>