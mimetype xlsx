--- v4 (2026-05-27)
+++ v5 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5ae3ed6aacd44a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe8cd24b807d4ef2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R366ed158ea234ca2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb3cbfe593fb45c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62d2e092f4954210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R366ed158ea234ca2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7703061ce2b14bbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb3cbfe593fb45c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Catch the Momentum Multistrategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VVS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,536</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,766</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>