--- v5 (2026-06-19)
+++ v6 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe8cd24b807d4ef2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6c1aec4a8bf4255" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb3cbfe593fb45c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37519c38fcc14be5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7703061ce2b14bbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb3cbfe593fb45c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R802e1114aab14644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37519c38fcc14be5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Catch the Momentum Multistrategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VVS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>