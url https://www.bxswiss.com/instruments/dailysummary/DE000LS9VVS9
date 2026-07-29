--- v6 (2026-07-09)
+++ v7 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6c1aec4a8bf4255" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R514e15dbfcb4465c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37519c38fcc14be5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7cc212033ab44f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R802e1114aab14644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37519c38fcc14be5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb646e1351144e3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7cc212033ab44f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Catch the Momentum Multistrategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VVS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,882</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,019</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>