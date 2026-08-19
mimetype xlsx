--- v7 (2026-07-29)
+++ v8 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R514e15dbfcb4465c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5b6b9463ace405c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7cc212033ab44f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra02280e064074757"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb646e1351144e3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7cc212033ab44f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24c9416880da47d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra02280e064074757" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Catch the Momentum Multistrategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VVS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,164</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>