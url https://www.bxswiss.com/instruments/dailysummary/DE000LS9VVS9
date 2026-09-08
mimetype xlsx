--- v8 (2026-08-19)
+++ v9 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5b6b9463ace405c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdba4c2e144b0438f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra02280e064074757"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R749c028944d347c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24c9416880da47d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra02280e064074757" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra55cb4224840471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R749c028944d347c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Catch the Momentum Multistrategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VVS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>