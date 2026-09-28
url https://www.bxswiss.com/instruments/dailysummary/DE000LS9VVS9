--- v9 (2026-09-08)
+++ v10 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdba4c2e144b0438f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9820a9a70b0414b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R749c028944d347c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba7173bfc5504f9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra55cb4224840471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R749c028944d347c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fbbff72074b4005" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba7173bfc5504f9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Catch the Momentum Multistrategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VVS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,088</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>