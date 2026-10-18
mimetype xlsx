--- v10 (2026-09-28)
+++ v11 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9820a9a70b0414b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4b41ef5ae594c1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba7173bfc5504f9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re11cbe421dee4cd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fbbff72074b4005" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba7173bfc5504f9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cd2f72b70504753" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re11cbe421dee4cd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Catch the Momentum Multistrategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VVS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,911</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,927</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>