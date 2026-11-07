--- v11 (2026-10-18)
+++ v12 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4b41ef5ae594c1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R000bef0a5fef4f5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re11cbe421dee4cd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10aedabd6f5840db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cd2f72b70504753" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re11cbe421dee4cd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bdef882d9fb42e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10aedabd6f5840db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Catch the Momentum Multistrategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VVS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.09.2026</x:t>
-[...31 lines deleted...]
-          <x:t>94,215</x:t>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,373</x:t>
-[...462 lines deleted...]
-        <x:is>
           <x:t>96,461</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,848</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>