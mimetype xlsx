--- v1 (2026-03-28)
+++ v2 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf459c197352b4049" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1ada89726a74215" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8814432e377c4da6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d807df59416488f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaafce0a199c4c8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8814432e377c4da6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1d7bb872d984867" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d807df59416488f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Start in neue Zeiten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VVN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,467 +149,230 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.02.2026</x:t>
-[...192 lines deleted...]
-          <x:t>91,791</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,834</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>89,166</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,364</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...155 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,904</x:t>
@@ -650,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,714</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>