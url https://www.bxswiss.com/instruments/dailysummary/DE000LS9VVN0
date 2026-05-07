--- v2 (2026-04-17)
+++ v3 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1ada89726a74215" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb79822d7b734c2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d807df59416488f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra47ded0bba994621"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1d7bb872d984867" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d807df59416488f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58cfb1e4bade4eeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra47ded0bba994621" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Start in neue Zeiten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VVN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,997</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,876</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>