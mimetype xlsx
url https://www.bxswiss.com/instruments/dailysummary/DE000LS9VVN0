--- v3 (2026-05-07)
+++ v4 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb79822d7b734c2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a9f7cb2553446d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra47ded0bba994621"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81d5e2c20fb2439b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58cfb1e4bade4eeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra47ded0bba994621" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdafe0544b2b8459f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81d5e2c20fb2439b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Start in neue Zeiten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VVN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...350 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,183</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>97,876</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>