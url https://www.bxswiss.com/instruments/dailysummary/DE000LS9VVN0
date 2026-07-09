--- v4 (2026-06-19)
+++ v5 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a9f7cb2553446d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc8b52b3c5e94dbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81d5e2c20fb2439b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dcc52972a684b2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdafe0544b2b8459f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81d5e2c20fb2439b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9db54850e15741d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dcc52972a684b2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Start in neue Zeiten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VVN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,799</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,152</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>