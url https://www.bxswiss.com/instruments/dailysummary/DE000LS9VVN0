--- v5 (2026-07-09)
+++ v6 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc8b52b3c5e94dbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04503abb0e0d4bd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dcc52972a684b2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e8fc158780e4894"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9db54850e15741d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dcc52972a684b2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b00965a2d854b45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e8fc158780e4894" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Start in neue Zeiten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VVN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,381</x:t>
-[...576 lines deleted...]
-          <x:t>93,152</x:t>
+          <x:t>94,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,474</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>