--- v6 (2026-07-29)
+++ v7 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04503abb0e0d4bd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d34709b78574db5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e8fc158780e4894"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra594948246d14dff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b00965a2d854b45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e8fc158780e4894" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0d27b55e11549aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra594948246d14dff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Start in neue Zeiten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VVN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,049</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>