--- v7 (2026-08-19)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d34709b78574db5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5df4182f20ad4626" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra594948246d14dff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1529a58ef9e4f13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0d27b55e11549aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra594948246d14dff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38a774100e9f49f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1529a58ef9e4f13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Start in neue Zeiten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VVN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,073</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>