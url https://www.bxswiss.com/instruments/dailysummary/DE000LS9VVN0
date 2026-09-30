--- v8 (2026-09-09)
+++ v9 (2026-09-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5df4182f20ad4626" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R486e406b68764a9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1529a58ef9e4f13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f3c4f0d181e43de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38a774100e9f49f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1529a58ef9e4f13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d42c7c1edfd4f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f3c4f0d181e43de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Start in neue Zeiten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VVN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>