--- v9 (2026-09-30)
+++ v10 (2026-10-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R486e406b68764a9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7f2930db77f40cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f3c4f0d181e43de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4912789db83f4186"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d42c7c1edfd4f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f3c4f0d181e43de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b61405f7c1a4f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4912789db83f4186" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Start in neue Zeiten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VVN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,783</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>