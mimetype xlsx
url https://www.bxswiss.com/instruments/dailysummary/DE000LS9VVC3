--- v8 (2026-09-09)
+++ v9 (2026-09-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R851fe1e0f186471e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf5df77906034ca4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R160bfb2d7b624da0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73e727254931457a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda49ab437fc0410d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R160bfb2d7b624da0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5081de4562d543e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73e727254931457a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GenesisDefence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VVC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,543</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,707</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>