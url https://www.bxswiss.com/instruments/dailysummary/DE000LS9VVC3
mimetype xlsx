--- v9 (2026-09-29)
+++ v10 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf5df77906034ca4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1c0ce4ad4804a26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73e727254931457a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb651eb2f9e44205"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5081de4562d543e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73e727254931457a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e9b8bc1fe1544fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb651eb2f9e44205" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GenesisDefence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VVC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...301 lines deleted...]
-          <x:t>98,274</x:t>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,378</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...143 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,787</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,903</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>