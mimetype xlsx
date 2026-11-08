--- v10 (2026-10-19)
+++ v11 (2026-11-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1c0ce4ad4804a26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ac3b1fa9dc34133" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb651eb2f9e44205"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a31938e7b1a41ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e9b8bc1fe1544fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb651eb2f9e44205" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57feec390c674365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a31938e7b1a41ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GenesisDefence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VVC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.09.2026</x:t>
-[...257 lines deleted...]
-          <x:t>97,531</x:t>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,808</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>98,903</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>