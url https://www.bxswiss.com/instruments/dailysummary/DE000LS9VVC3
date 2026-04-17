--- v1 (2026-03-27)
+++ v2 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbb161088deb4b7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R376d202829bb4cdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a4762516e7d4ab1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c70f9fe95d14d7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6f996babd9141a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a4762516e7d4ab1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84bd8b4770ab4a22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c70f9fe95d14d7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GenesisDefence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VVC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,287 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.02.2026</x:t>
-[...235 lines deleted...]
-        <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,422</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -650,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,677</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>