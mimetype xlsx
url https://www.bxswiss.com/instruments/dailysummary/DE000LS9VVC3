--- v2 (2026-04-17)
+++ v3 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R376d202829bb4cdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0f37765821f4ccf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c70f9fe95d14d7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5758c71b057e405c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84bd8b4770ab4a22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c70f9fe95d14d7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R615b6186f3b9490d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5758c71b057e405c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GenesisDefence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VVC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,184</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>