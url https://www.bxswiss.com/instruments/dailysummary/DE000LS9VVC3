--- v3 (2026-05-07)
+++ v4 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0f37765821f4ccf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R788c4930ed0a4fea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5758c71b057e405c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a583ccb040e4394"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R615b6186f3b9490d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5758c71b057e405c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdffffd42960b4f1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a583ccb040e4394" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GenesisDefence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VVC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...441 lines deleted...]
-          <x:t>92,543</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,763</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>96,184</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,478</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>