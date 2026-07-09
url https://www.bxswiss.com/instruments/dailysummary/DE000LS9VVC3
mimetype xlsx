--- v4 (2026-06-19)
+++ v5 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R788c4930ed0a4fea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e4d897f71cf4e39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a583ccb040e4394"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb72d050aa5ba4de3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdffffd42960b4f1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a583ccb040e4394" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21c99250e2724ab6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb72d050aa5ba4de3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GenesisDefence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VVC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,948</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,603</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>