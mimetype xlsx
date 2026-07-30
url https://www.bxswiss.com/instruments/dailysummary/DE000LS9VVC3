--- v5 (2026-07-09)
+++ v6 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e4d897f71cf4e39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7da2e2e42a94b86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb72d050aa5ba4de3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7dff892df184778"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21c99250e2724ab6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb72d050aa5ba4de3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2c9656265154784" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7dff892df184778" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GenesisDefence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VVC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,889</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,933</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>