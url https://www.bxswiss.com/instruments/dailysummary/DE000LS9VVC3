--- v6 (2026-07-30)
+++ v7 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7da2e2e42a94b86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc57130cb748e419c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7dff892df184778"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra33300a7cbe147ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2c9656265154784" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7dff892df184778" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R777c2e87c07943af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra33300a7cbe147ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GenesisDefence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VVC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,361</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,246</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>