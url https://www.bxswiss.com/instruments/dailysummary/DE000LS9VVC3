--- v7 (2026-08-19)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc57130cb748e419c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R851fe1e0f186471e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra33300a7cbe147ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R160bfb2d7b624da0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R777c2e87c07943af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra33300a7cbe147ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda49ab437fc0410d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R160bfb2d7b624da0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GenesisDefence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VVC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...365 lines deleted...]
-          <x:t>102,240</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,107</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...235 lines deleted...]
-          <x:t>105,246</x:t>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,988</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>