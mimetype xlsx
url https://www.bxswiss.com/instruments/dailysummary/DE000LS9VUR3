--- v1 (2026-03-27)
+++ v2 (2026-04-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09a0f3a6a4424695" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52735563305249e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R986047012e8b4c47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4137f251f1e74e9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R084a330840724059" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R986047012e8b4c47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6143522a2ade4132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4137f251f1e74e9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MEGA BUZZ FOMO</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,402 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.02.2026</x:t>
-[...350 lines deleted...]
-        <x:is>
           <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,063</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -630,31 +278,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,823</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>