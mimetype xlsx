--- v2 (2026-04-21)
+++ v3 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52735563305249e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raacef20be80a4054" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4137f251f1e74e9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb010e375def64f48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6143522a2ade4132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4137f251f1e74e9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re02f2b6696d440a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb010e375def64f48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MEGA BUZZ FOMO</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>92,141</x:t>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,642</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...305 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,888</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>