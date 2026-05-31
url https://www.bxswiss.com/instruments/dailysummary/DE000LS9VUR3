--- v3 (2026-05-11)
+++ v4 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raacef20be80a4054" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f61a3df8e4c4f27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb010e375def64f48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a062ee79b81498f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re02f2b6696d440a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb010e375def64f48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R682cffa283054867" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a062ee79b81498f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MEGA BUZZ FOMO</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
-[...296 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,234</x:t>
-[...102 lines deleted...]
-          <x:t>93,652</x:t>
+          <x:t>93,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,423</x:t>
-[...139 lines deleted...]
-          <x:t>93,888</x:t>
+          <x:t>93,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>