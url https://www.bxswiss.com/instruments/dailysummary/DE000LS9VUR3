--- v4 (2026-05-31)
+++ v5 (2026-06-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f61a3df8e4c4f27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cd3c688b2fc441d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a062ee79b81498f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d559a053508415c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R682cffa283054867" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a062ee79b81498f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc187f00c2f244ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d559a053508415c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MEGA BUZZ FOMO</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>93,652</x:t>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,423</x:t>
-[...381 lines deleted...]
-        <x:is>
           <x:t>93,867</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,603</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,934</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>