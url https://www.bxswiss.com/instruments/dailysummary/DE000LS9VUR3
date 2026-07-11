--- v5 (2026-06-21)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cd3c688b2fc441d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e40d944cf6842b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d559a053508415c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R109ac0a94b28425f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc187f00c2f244ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d559a053508415c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R351d8c5ca99f4961" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R109ac0a94b28425f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MEGA BUZZ FOMO</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,437</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>