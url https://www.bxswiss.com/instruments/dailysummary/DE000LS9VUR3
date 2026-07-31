--- v6 (2026-07-11)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e40d944cf6842b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refca713a56814a7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R109ac0a94b28425f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc295e976307d45aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R351d8c5ca99f4961" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R109ac0a94b28425f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d6066d0ae014e03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc295e976307d45aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MEGA BUZZ FOMO</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,428</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>