--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refca713a56814a7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8484d72ac5c47a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc295e976307d45aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5804b77876684269"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d6066d0ae014e03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc295e976307d45aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36c56370c35945ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5804b77876684269" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MEGA BUZZ FOMO</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,844</x:t>
-[...495 lines deleted...]
-          <x:t>90,428</x:t>
+          <x:t>93,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>