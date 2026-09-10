--- v8 (2026-08-20)
+++ v9 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8484d72ac5c47a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaa15e6e6df44a19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5804b77876684269"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R007dc715021e4082"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36c56370c35945ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5804b77876684269" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb05cf50bfae4810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R007dc715021e4082" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MEGA BUZZ FOMO</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,682</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,371</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>