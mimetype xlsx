--- v9 (2026-09-10)
+++ v10 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaa15e6e6df44a19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93e0a343987e4275" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R007dc715021e4082"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd242cb807cc46fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb05cf50bfae4810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R007dc715021e4082" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd51f90d2b6a49f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd242cb807cc46fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MEGA BUZZ FOMO</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>94,110</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,817</x:t>
-[...303 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>93,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,010</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...254 lines deleted...]
-          <x:t>92,371</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,346</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>