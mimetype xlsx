--- v10 (2026-10-01)
+++ v11 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93e0a343987e4275" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e70828991e94ea4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd242cb807cc46fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R174a177bd8b64da8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd51f90d2b6a49f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd242cb807cc46fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb27bd83317704178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R174a177bd8b64da8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MEGA BUZZ FOMO</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VUR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>92,338</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...559 lines deleted...]
-          <x:t>94,346</x:t>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,457</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>